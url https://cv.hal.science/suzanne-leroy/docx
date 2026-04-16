--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
+                <w:t xml:space="preserve">F Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">C Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">L Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
+              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258627v1</w:t>
+                <w:t xml:space="preserve">hal-04735541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
+                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marret</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pailles</w:t>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Licari</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
+              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735541v1</w:t>
+                <w:t xml:space="preserve">hal-04258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspian Sea levels over the last 2200 years, with new data from the S-E corner</w:t>
               </w:r>
@@ -1056,516 +1056,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent avulsion history of Sefidrud, south west of the Caspian Sea</w:t>
+                <w:t xml:space="preserve">Vegetation succession and climate change across the Plio-Pleistocene transition in eastern Azerbaijan, central Eurasia (2.77–2.45 Ma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiyeh Haghani</w:t>
+                <w:t xml:space="preserve">Thomas Hoyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Lόpez-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Miggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony A.P. Koppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.06.034⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.109386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546076v1</w:t>
+                <w:t xml:space="preserve">hal-02546075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent avulsion history of Sefidrud, south west of the Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Finsinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safiyeh Haghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.2423-2445. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 540, pp.97-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2020-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489661v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation succession and climate change across the Plio-Pleistocene transition in eastern Azerbaijan, central Eurasia (2.77–2.45 Ma)</w:t>
+                <w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hoyle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Lόpez-Merino</w:t>
+                <w:t xml:space="preserve">Philipp Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Miggins</w:t>
+                <w:t xml:space="preserve">Vachel Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony A.P. Koppers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 538, pp.109386. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.2423-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2020-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546075v1</w:t>
+                <w:t xml:space="preserve">hal-02489661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Strengthening of the Indian and East Asian Monsoons in Response to Global Warming Since the Last Deglaciation</w:t>
+                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenying Jiang</w:t>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiling Yang</w:t>
+                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlou Zhang</w:t>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luo Wang</w:t>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (7), pp.3944-3952. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.124-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL082084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546062v1</w:t>
+                <w:t xml:space="preserve">hal-02415856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary landscape evolution of the southern Marmara region:paleogeographic implications for settlements, NW Turkey</w:t>
               </w:r>
@@ -1783,1281 +1783,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
+                <w:t xml:space="preserve">An environmental scenario for the earliest hominins in the Iberian Peninsula: Early Pleistocene palaeovegetation and palaeoclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+                <w:t xml:space="preserve">Yul Altolaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+                <w:t xml:space="preserve">José M. Postigo-Mijarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
+                <w:t xml:space="preserve">Eduardo Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">José S Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.124-141. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415856v1</w:t>
+                <w:t xml:space="preserve">hal-02546050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental scenario for the earliest hominins in the Iberian Peninsula: Early Pleistocene palaeovegetation and palaeoclimate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of climatic feedbacks on the Caspian Sea level variability and impacts from the Caspian Sea on the large-scale atmospheric circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Postigo-Mijarra</w:t>
+                <w:t xml:space="preserve">Klaus Arpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Barron</w:t>
+                <w:t xml:space="preserve">Ben-Jei Tsuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José S Carrión</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Yu-Heng Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.10.008⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (1-2), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-018-2481-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546050v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of climatic feedbacks on the Caspian Sea level variability and impacts from the Caspian Sea on the large-scale atmospheric circulation</w:t>
+                <w:t xml:space="preserve">Synchronous Strengthening of the Indian and East Asian Monsoons in Response to Global Warming Since the Last Deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Arpe</w:t>
+                <w:t xml:space="preserve">Wenying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Jei Tsuang</w:t>
+                <w:t xml:space="preserve">Shiling Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Heng Tseng</w:t>
+                <w:t xml:space="preserve">Enlou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin-Yu Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136 (1-2), pp.475-488. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (7), pp.3944-3952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-018-2481-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476566v1</w:t>
+                <w:t xml:space="preserve">hal-02546062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals as palaeoclimatic indicators in the Pliocene Productive Series, western Southern Caspian Basin</w:t>
+                <w:t xml:space="preserve">Pollen-derived biomes in the Eastern Mediterranean-Black Sea-Caspian-Corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elshan Abdullayev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique de Laet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gj.3076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.484-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766670v1</w:t>
+                <w:t xml:space="preserve">hal-01772553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-derived biomes in the Eastern Mediterranean-Black Sea-Caspian-Corridor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source of Nile sediments in the floodplain at Saqqara inferred from mineralogical, geochemical, and pollen data, and their palaeoclimatic and geoarchaeological significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique de Laet</w:t>
+                <w:t xml:space="preserve">Mohamed Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fekri A. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flower Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N A Shallaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13128⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772553v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source of Nile sediments in the floodplain at Saqqara inferred from mineralogical, geochemical, and pollen data, and their palaeoclimatic and geoarchaeological significance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N A Shallaly</w:t>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wesselingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Sanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766667v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using fluorescence microscopy to discern in situ from reworked palynomorphs in dynamic depositional environments — An example from sediments of the late Miocene to early Pleistocene Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Saeed Sanjani</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes López-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Richards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.32-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117385v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescence microscopy to discern in situ from reworked palynomorphs in dynamic depositional environments — An example from sediments of the late Miocene to early Pleistocene Caspian Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint vegetation and mammalian records at the early Pleistocene sequence of Bòvila Ordis (Banyoles-Besalú Basin, NE Spain) and their bearing on early hominin occupation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Richards</w:t>
+                <w:t xml:space="preserve">Jordi Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lozano-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.05.005⟩</w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.653-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12549-018-0324-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055168v1</w:t>
+                <w:t xml:space="preserve">hal-02091066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint vegetation and mammalian records at the early Pleistocene sequence of Bòvila Ordis (Banyoles-Besalú Basin, NE Spain) and their bearing on early hominin occupation in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding known dinoflagellate distributions: investigations of slurry cultures from Caspian Sea sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Julia</w:t>
+                <w:t xml:space="preserve">Jane Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaire Neale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-018-0324-5⟩</w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.21 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bot-2017-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091066v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding known dinoflagellate distributions: investigations of slurry cultures from Caspian Sea sediment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals as palaeoclimatic indicators in the Pliocene Productive Series, western Southern Caspian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaire Neale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Elshan Abdullayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (1), pp.21 - 31. </w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/bot-2017-0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gj.3076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766659v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of modern dinoflagellate cyst distributions in the Black Sea Corridor: from Aegean to Aral Seas, including Marmara, Black, Azov and Caspian Seas</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth N Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.1-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3734,64 +3734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New organic-walled dinoflagellate cysts from recent sediments of Central Asian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jebrael Nokandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiyeh Haghani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#972;pez-Merino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miggins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.P. Koppers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiling Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enlou Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082084" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizamettin Kazanci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ergun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#304;ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonay Boyraz Arslan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-1902-35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#243;pez-Merino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kozina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul Altolaguirre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Postigo-Mijarra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Carri&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.10.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDFV05S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Arpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Jei Tsuang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Tseng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yu Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2481-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshan Abdullayev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Bragg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Laet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13128" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri A. Hassan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flower Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Shallaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.02.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richards" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0324-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Taylor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaire Neale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2017-0041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta J Mudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N Mertens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.05.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Izdebski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmgren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stocker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-Ant&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Caner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2005.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RPWHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Aladin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S. Plotnikov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42254-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoyle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#972;pez-Merino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miggins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.P. Koppers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiyeh Haghani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizamettin Kazanci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ergun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#304;ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonay Boyraz Arslan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-1902-35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#243;pez-Merino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kozina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul Altolaguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Postigo-Mijarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Carri&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.10.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDFV05S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Arpe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Jei Tsuang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Tseng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yu Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2481-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Jiang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiling Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enlou Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082084" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Bragg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Laet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri A. Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flower Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Shallaly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.02.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richards" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0324-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Taylor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaire Neale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2017-0041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshan Abdullayev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3076" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta J Mudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N Mertens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.05.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Izdebski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmgren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stocker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-Ant&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Caner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2005.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RPWHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Aladin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S. Plotnikov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42254-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>