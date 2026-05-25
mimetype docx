--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
+                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Henry</w:t>
+                <w:t xml:space="preserve">P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marret</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pailles</w:t>
+                <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Licari</w:t>
+                <w:t xml:space="preserve">J. Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
+              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735541v1</w:t>
+                <w:t xml:space="preserve">hal-04258627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t>
+                <w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henry</w:t>
+                <w:t xml:space="preserve">P Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
+                <w:t xml:space="preserve">F Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Rostek</w:t>
+                <w:t xml:space="preserve">C Pailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kende</w:t>
+                <w:t xml:space="preserve">L Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t>
+              <w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258627v1</w:t>
+                <w:t xml:space="preserve">hal-04735541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspian Sea levels over the last 2200 years, with new data from the S-E corner</w:t>
               </w:r>
@@ -1056,2008 +1056,2008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation succession and climate change across the Plio-Pleistocene transition in eastern Azerbaijan, central Eurasia (2.77–2.45 Ma)</w:t>
+                <w:t xml:space="preserve">Recent avulsion history of Sefidrud, south west of the Caspian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hoyle</w:t>
+                <w:t xml:space="preserve">Safiyeh Haghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony A.P. Koppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109386⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 540, pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546075v1</w:t>
+                <w:t xml:space="preserve">hal-02546076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent avulsion history of Sefidrud, south west of the Caspian Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vachel Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safiyeh Haghani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 540, pp.97-110. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.2423-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2020-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546076v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eurasian Modern Pollen Database (EMPD), Version 2</w:t>
+                <w:t xml:space="preserve">Vegetation succession and climate change across the Plio-Pleistocene transition in eastern Azerbaijan, central Eurasia (2.77–2.45 Ma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+                <w:t xml:space="preserve">Thomas Hoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Sommer</w:t>
+                <w:t xml:space="preserve">Lourdes Lόpez-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vachel Carter</w:t>
+                <w:t xml:space="preserve">Daniel Miggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Finsinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony A.P. Koppers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.2423-2445. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 538, pp.109386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2020-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489661v1</w:t>
+                <w:t xml:space="preserve">hal-02546075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
+                <w:t xml:space="preserve">Synchronous Strengthening of the Indian and East Asian Monsoons in Response to Global Warming Since the Last Deglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
+                <w:t xml:space="preserve">Wenying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
+                <w:t xml:space="preserve">Shiling Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+                <w:t xml:space="preserve">Enlou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Henry</w:t>
+                <w:t xml:space="preserve">Luo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.124-141. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (7), pp.3944-3952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415856v1</w:t>
+                <w:t xml:space="preserve">hal-02546062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary landscape evolution of the southern Marmara region:paleogeographic implications for settlements, NW Turkey</w:t>
+                <w:t xml:space="preserve">The Sea of Marmara during Marine Isotope Stages 5 and 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizamettin Kazanci</w:t>
+                <w:t xml:space="preserve">M. Namik Çağatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeynep Ergun</w:t>
+                <w:t xml:space="preserve">K. Kadir Eriş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaan İren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Özlem Makaroğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonay Boyraz Arslan</w:t>
+                <w:t xml:space="preserve">Nurettin Yakupoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/yer-1902-35⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.124-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546072v1</w:t>
+                <w:t xml:space="preserve">hal-02415856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinocyst records from deep cores reveal a reversed salinity gradient in the Caspian Sea at 8.5–4.0 cal ka BP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Quaternary landscape evolution of the southern Marmara region:paleogeographic implications for settlements, NW Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizamettin Kazanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Ergun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan İren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonay Boyraz Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.479-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/yer-1902-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546054v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental scenario for the earliest hominins in the Iberian Peninsula: Early Pleistocene palaeovegetation and palaeoclimate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Barron</w:t>
+                <w:t xml:space="preserve">Dinocyst records from deep cores reveal a reversed salinity gradient in the Caspian Sea at 8.5–4.0 cal ka BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José S Carrión</w:t>
+                <w:t xml:space="preserve">Lourdes López-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Leroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nina Kozina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546050v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of climatic feedbacks on the Caspian Sea level variability and impacts from the Caspian Sea on the large-scale atmospheric circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An environmental scenario for the earliest hominins in the Iberian Peninsula: Early Pleistocene palaeovegetation and palaeoclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yul Altolaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Arpe</w:t>
+                <w:t xml:space="preserve">José M. Postigo-Mijarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben-Jei Tsuang</w:t>
+                <w:t xml:space="preserve">Eduardo Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Heng Tseng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">José S Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-018-2481-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous Strengthening of the Indian and East Asian Monsoons in Response to Global Warming Since the Last Deglaciation</w:t>
+                <w:t xml:space="preserve">Quantification of climatic feedbacks on the Caspian Sea level variability and impacts from the Caspian Sea on the large-scale atmospheric circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenying Jiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Klaus Arpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben-Jei Tsuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Heng Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (7), pp.3944-3952. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (1-2), pp.475-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL082084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-018-2481-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546062v1</w:t>
+                <w:t xml:space="preserve">hal-02476566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen-derived biomes in the Eastern Mediterranean-Black Sea-Caspian-Corridor</w:t>
+                <w:t xml:space="preserve">Clay minerals as palaeoclimatic indicators in the Pliocene Productive Series, western Southern Caspian Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Marinova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elshan Abdullayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13128⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.3076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772553v1</w:t>
+                <w:t xml:space="preserve">hal-01766670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source of Nile sediments in the floodplain at Saqqara inferred from mineralogical, geochemical, and pollen data, and their palaeoclimatic and geoarchaeological significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekri A. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N A Shallaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Pollen-derived biomes in the Eastern Mediterranean-Black Sea-Caspian-Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran Bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chalié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
+                <w:t xml:space="preserve">Veronique de Laet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.484-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117385v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fluorescence microscopy to discern in situ from reworked palynomorphs in dynamic depositional environments — An example from sediments of the late Miocene to early Pleistocene Caspian Sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-proxy indicators in a Pontocaspian system: a depth transect of surface sediment in the SE Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes López-Merino</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wesselingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Sanjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Richards</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid A.K. Lahijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 256, pp.32-49. </w:t>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3-4), pp.143-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20341/gb.2018.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055168v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint vegetation and mammalian records at the early Pleistocene sequence of Bòvila Ordis (Banyoles-Besalú Basin, NE Spain) and their bearing on early hominin occupation in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using fluorescence microscopy to discern in situ from reworked palynomorphs in dynamic depositional environments — An example from sediments of the late Miocene to early Pleistocene Caspian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes López-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Agusti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ramon Julia</w:t>
+                <w:t xml:space="preserve">Keith Richards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12549-018-0324-5⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091066v1</w:t>
+                <w:t xml:space="preserve">hal-02055168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding known dinoflagellate distributions: investigations of slurry cultures from Caspian Sea sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint vegetation and mammalian records at the early Pleistocene sequence of Bòvila Ordis (Banyoles-Besalú Basin, NE Spain) and their bearing on early hominin occupation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lozano-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Lewis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
+                <w:t xml:space="preserve">Ramon Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Marina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/bot-2017-0041⟩</w:t>
+              <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.653-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12549-018-0324-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766659v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals as palaeoclimatic indicators in the Pliocene Productive Series, western Southern Caspian Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding known dinoflagellate distributions: investigations of slurry cultures from Caspian Sea sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elshan Abdullayev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Leroy</w:t>
+                <w:t xml:space="preserve">Klaire Neale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A.G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Botanica Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.21 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.3076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/bot-2017-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766670v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of modern dinoflagellate cyst distributions in the Black Sea Corridor: from Aegean to Aral Seas, including Marmara, Black, Azov and Caspian Seas</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth N Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.1-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3734,64 +3734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New organic-walled dinoflagellate cysts from recent sediments of Central Asian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Marret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jebrael Nokandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoyle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#972;pez-Merino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miggins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.P. Koppers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109386" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiyeh Haghani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizamettin Kazanci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ergun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#304;ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonay Boyraz Arslan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-1902-35" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#243;pez-Merino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kozina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul Altolaguirre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Postigo-Mijarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Carri&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.10.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDFV05S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Arpe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Jei Tsuang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Tseng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yu Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2481-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Jiang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiling Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enlou Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082084" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Bragg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Laet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13128" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri A. Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flower Roger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Shallaly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.02.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055168v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richards" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0324-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Taylor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaire Neale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2017-0041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshan Abdullayev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3076" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta J Mudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N Mertens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.05.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Izdebski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmgren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stocker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-Ant&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Caner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2005.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RPWHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Aladin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S. Plotnikov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42254-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03580639v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A. K. Lahijani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Sauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather S Pardoe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Berry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil a S Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safiyeh Haghani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.06.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sommer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachel Carter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2020-14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoyle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#972;pez-Merino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miggins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A.P. Koppers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenying Jiang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiling Yang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enlou Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082084" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namik &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kadir Eri&#351;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Makaro&#287;lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurettin Yakupo&#287;lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizamettin Kazanci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ergun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#304;ren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonay Boyraz Arslan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/yer-1902-35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes L&#243;pez-Merino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kozina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul Altolaguirre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Postigo-Mijarra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Barron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Carri&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.10.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDFV05S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Arpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Jei Tsuang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Tseng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Yu Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-018-2481-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshan Abdullayev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri A. Hassan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flower Roger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Shallaly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.02.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Bragg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Connor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Laet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wesselingh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Sanjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid A.K. Lahijani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20341/gb.2018.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richards" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Julia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-018-0324-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Taylor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaire Neale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2017-0041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta J Mudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth N Mertens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.05.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Izdebski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Holmgren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon R. Stocker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.038" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03248795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pen&#233;lope Gonz&#225;lez-Samp&#233;riz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Garc&#237;a-Ant&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2010.03.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bouimetarhan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Caner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hooghiemstra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2005.11.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2RPWHJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fran&#231;oise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2003.10.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352311v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Omrani Rekavandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cr&#233;taux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Aladin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S. Plotnikov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42254-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04634122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>