--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1303,50 +1303,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La stratégie d’internationalisation des PME de transport-logistique dans l’hinterland portuaire ouest-africain où opèrent les firmes multinationales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messan Lihoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Godonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10ème conférence Atlas Afmi, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les réseaux d’affaires en Afrique peuvent-ils être à l’origine d’un système supplétif de gouvernance dans un contexte où l’Etat est affaibli ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1355,152 +1450,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10ème conférence Atlas Afmi, May 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557712v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02557719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enjeux et défis de la RSE et du développement durable en zone portuaire : Cas des ports du Havre, de Douala et de Kribi »</w:t>
               </w:r>
@@ -3550,329 +3550,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ethnicité et l'individu dans les organisations en Afrique : défis d'une gestion des diversités dans les ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pluralisme managérial en Afrique. Hommage au professeur Emmanuel Kamdem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS éditions, 2022, 9782376875857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et défis du management international en Afrique : nouvelles opportunités de recherche et managériales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de l'internationalisation des organisations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, EMS éditions, 2022, 9782376875857</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« African Cultural Factors in the Rethinking of Cross-cultural Management in Africa in Terms of Crossvergence? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In N. Tournois, P. Very (Editors.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Internationalization Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, Chapter 2, p. 37-63, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« African Cultural Factors in the Rethinking of Cross-cultural Management in Africa in Terms of Crossvergence? »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Dynamics of Ethnic Cultural Interactions in the Africa Workplace »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In N. Tournois, P. Very (Editors.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, Chapter 2, p. 37-63, 2021</w:t>
+              <w:t xml:space="preserve">In S.M. Apitsa, E. Milliot (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 2, p. 7-32, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Internationalization of West African Transport-Logistics SMEs facing the crushing weight of the MNCs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messan Lihoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">In S.M. Apitsa, E. Milliot (Eds). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Godonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S.M. Apitsa, E. Milliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 2, p. 7-32, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 6, p. 115-144, 2021, Palgrave Studies of Internationalization in Emerging Markets, 978-3-030-50739-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50739-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General conclusion : The managerial challenges for a societal development in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
@@ -3890,165 +3998,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suzanne Apitsa; Eric Milliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.357-361, 2021, 978-3-030-50739-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455090v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02558777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The perception of the notion of Corporate social responsibility (CSR) in Madagascar: a representation through the cognitive map of managers in the downstream oil sector »</w:t>
               </w:r>
@@ -5235,51 +5235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Marie Apitsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Ramboarison-Lalao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072625ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060891ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Anderson Seny Kan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adegbite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Lihoussou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Godonou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Miasa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://EMS" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Marie Apitsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Ramboarison-Lalao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072625ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060891ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Anderson Seny Kan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adegbite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Lihoussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Godonou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Miasa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://EMS" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>