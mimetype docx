--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -426,223 +426,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adegbite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Vol. 10 (Is. 3), p. 258-279</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Vol. 10 (Is. 3), p. 258-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-08-2015-0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnicité, un levier d’action pertinent du management interculturel des ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (70), pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.070.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
-[...37 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01137363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hybridation des pratiques de GRH à l’international par le truchement de l’ethnicité en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°113, p. 51-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -652,2199 +661,2199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic embeddedness of enterprises in Africa (panel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable International Business in Times of Disruption, Christchurch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANZIBA (Australia and New Zealand International Business Academy), Feb 2024, Christchurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04454824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancrage des entreprises africaines dans des méta-organisations réticulaires : élément clé pour la création de valeurs sociale et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable International Business in Times of Disruption, Christchurch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANZIBA (Australia and New Zealand International Business Academy), Feb 2024, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Réseaux d’internationalisation et internationalisation des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2024, Marrakech (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement des ports secs en Afrique, un modèle de résilience du commerce international et intrarégional au carrefour des défis écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Conférence annuelle d’Atlas AFMI : Résilience et Mangement international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux d’affaires comme sources de synergies inter-organisationnelles dans un contexte de faiblesses institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résilience et management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle d'encastrement réticulaire en Afrique : cas des entreprises des secteurs de la &amp;quot;logistique/transport&amp;quot; et de la &amp;quot;distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CRINI, FLCE-LEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The socio-economic nature of business networks: A key element in the development and sustainability of enterprises in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux d’internationalisation et internationalisation des réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas AFMI, May 2024, Marrakech (Maroc), Maroc</w:t>
+              <w:t xml:space="preserve">Firms, Innovation and Location: Reshaping International Business for Sustainable Development in the Post-Pandemic Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European International Business Academy (EIBA), Dec 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure socio-économique des réseaux d’affaires : un fondement clé de la pérennité des entreprises en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454777v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Milliot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandémie, développement durable et management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2021, Bogota (en virtuel), Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance des organisations portuaires : leçons du passé et pistes prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième colloque international sur les innovations maritimes et portuaires (MARPORT 4) – Afrique Atlantique : Gouvernance et performance des ports, corridors et territoires en Afrique Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Parakou, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enjeux et défis de la RSE et du développement durable en zone portuaire : Cas des ports du Havre, de Douala et de Kribi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10ème conférence Atlas Afmi, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La stratégie d’internationalisation des PME de transport-logistique dans l’hinterland portuaire ouest-africain où opèrent les firmes multinationales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messan Lihoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Godonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10ème conférence Atlas Afmi, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les réseaux d’affaires en Afrique peuvent-ils être à l’origine d’un système supplétif de gouvernance dans un contexte où l’Etat est affaibli ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10ème conférence Atlas Afmi, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Economic and socio-cultural dynamics of businesses in sub-Saharan Africa: A model of embedding in business networks »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des ressources à l’international : Enjeux, configurations et impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paper development workshop ATLAS AFMI, EIBA-IBR, May 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Management international en Afrique : enjeux, défis et opportunités de recherche et managériales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le national face au global : nouvelles perspectives pour le management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9ème conférence annuelle d’Atlas AFMI, Jun 2019, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’intérêt des réseaux d’affaires face aux défis de la dynamique économique et socio-culturelle des contextes nationaux africains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le national face au global : nouvelles perspectives pour le management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9ème conférence annuelle d’Atlas AFMI, Jun 2019, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CODIREL Cameroun : quelle stratégie pour la durabilité d’un modèle français de distribution au Cameroun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Anglès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CRINI, FLCE-LEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8e conférence Atlas AFMI : Continuité et ruptures en management international. Atlas-AFMI : 10 ans déjà !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de management international (AFMI), May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les réseaux d’affaires comme sources de synergies inter-organisationnelles dans un contexte de faiblesses institutionnelles</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les TIC dans les activités de transport/logistique en Afrique, vecteurs d’opportunités et de difficultés : l’expérience d’une PME camerounaise de distribution de produits halieutiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIC dans les transports et les échanges ouest-africains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afrique Atlantique, Nov 2018, Abomey-Calavi, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers une responsabilisation totale des cadres locaux aux postes clés dans les multinationales en Afrique : rupture et innovation ou réduction des coûts liés à l’expatriation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuité et ruptures en management international Atlas 10 ans déjà !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les acteurs portuaires en Afrique face au défi environnemental : responsabilité sociétale des entreprises et réactivité locale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la ville portuaire de demain en Afrique Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afrique Atlantique, Nov 2017, Kribi, Cameroun</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réalités africaines au cœur de la responsabilité sociétale des entreprises internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis managériaux de l’intégration à l’international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2017, Antananarivo, Madagascar</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les éléments culturels africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation durable et instabilités politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI,, Jun 2016, NICE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des mécanismes culturels à l'œuvre dans le management d’une PME internationale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions et management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2015, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coopérer dans un contexte de diversité de cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gestion de la diversité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres Internationales de la Diversité, Dec 2015, LIEGE, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, un défi face aux nouvelles attentes des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? Impact RH, organisationnels, territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres sur la Prospective des Métiers., Dec 2015, Paris la Défense, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Management: A claim of an original thought of business management approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Anderson Seny Kan</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Atlas AFMI, May 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Adegbite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking paradigms to understand reality: Markets, Organization and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Second Critical Studies in Accounting and Finance Conference, UAE University (College of Business &amp; Economics), Dec 2015, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le développement des ports secs en Afrique, un modèle de résilience du commerce international et intrarégional au carrefour des défis écologiques</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler la conception de l’ethnicité pour son ancrage dans le management interculturel en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Conférence annuelle d’Atlas AFMI : Résilience et Mangement international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlas AFMI, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Ancrages culturels et dynamiques du management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, Jul 2013, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La structure socio-économique des réseaux d’affaires : un fondement clé de la pérennité des entreprises en Afrique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La collaboration interculturelle en milieu de travail en Afrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’engagement international à l’écoute du local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlas AFMI, May 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix de l’ethnicité dans la GRH à l’international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Atlas AFMI, May 2021, Bogota (en virtuel), Colombie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque annuel Atlas AFMI - Les défis du management international à l’aube du XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de management international; ESCP Europe; Université Paris Dauphine, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The socio-economic nature of business networks: A key element in the development and sustainability of enterprises in Africa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’hybridation des pratiques de GRH à l’international par le truchement de l’ethnicité en Afrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, European International Business Academy (EIBA), Dec 2021, Madrid, Spain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The dynamic of International Exchanges in Africa, Asia and Europe : Challenges for Education in the perspective of common welfare in a sustainable world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bandung Spirit International Conference Series, Nov 2011, Jakarta, Indonésie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1608 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2854,409 +2863,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation of Logistics and transportation in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2026, 978-3-032-01140-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01141-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01141-1⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05541298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'AFRIQUE EN TRANSFORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial challenges in the face of structural changes in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Milliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan; London, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kamdem</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing Business in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, ISSN 2662-1185, 2021, Palgrave Studies of Internationalization in Emerging Markets, 978-3-030-50738-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50739-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la dimension ethnique dans le management interculturel des ressources humaines : le cas de trois multinationales françaises implantées au Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EMS, A paraître</w:t>
+              <w:t xml:space="preserve">ANRT, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,1712 +3275,1712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Daffeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marcon</w:t>
+                <w:t xml:space="preserve">hal-05352247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management en Afrique : une émergence au cœur des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nawal Daffeur</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Kamdem; Suzanne Apitsa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Afrique en transformation : enjeux et défis du management durable en contextes de crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Management &amp; Société (EMS), pp.25-40, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ethnicité et l'individu dans les organisations en Afrique : défis d'une gestion des diversités dans les ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pluralisme managérial en Afrique. Hommage au professeur Emmanuel Kamdem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS éditions, 2022, 9782376875857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux et défis du management international en Afrique : nouvelles opportunités de recherche et managériales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de l'internationalisation des organisations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pistes de réflexion pour la gestion des ports secs en Afrique Atlantique : apport par le concept de résilience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ports secs : outils d'accélération socio-économiques en Afrique Atlantique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS éditions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">General conclusion : The managerial challenges for a societal development in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Quelle recherche sur et pour l’innovation en Afrique(s) ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Milliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Suzanne Apitsa; Eric Milliot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.357-361, 2021, 978-3-030-50739-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Internationalization of West African Transport-Logistics SMEs facing the crushing weight of the MNCs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messan Lihoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Godonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S.M. Apitsa, E. Milliot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 6, p. 115-144, 2021, Palgrave Studies of Internationalization in Emerging Markets, 978-3-030-50739-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50739-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« African Cultural Factors in the Rethinking of Cross-cultural Management in Africa in Terms of Crossvergence? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In N. Tournois, P. Very (Editors.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Internationalization Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge/Taylor &amp; Francis, Chapter 2, p. 37-63, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Dynamics of Ethnic Cultural Interactions in the Africa Workplace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S.M. Apitsa, E. Milliot (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 2, p. 7-32, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The perception of the notion of Corporate social responsibility (CSR) in Madagascar: a representation through the cognitive map of managers in the downstream oil sector »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Miasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In S.M. Apitsa; E. Milliot (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doing Business in Africa: From Economic Growth to Societal Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, Chapter 10, p. 213-240, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50739-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« CSR Action Mechanisms of International Companies: An analysis in the Light of African Realities »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Amann; J. Jaussaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-cultural Challenges in International Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, Chapter 6, p. 97-117, 2020, 9780367457907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans les activités de transport/logistique en Afrique : une innovation source d’opportunités et de difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans M. Lihoussou (sous la direction de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner ports, transports et logistique à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen, éditions EMS, p.117-139, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts et théories pour la recherche enracinée en management interculturel et management de la diversité: l'actualité de l'ethnicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Kamdem; F. Chevalier; M. Payaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche enracinée en management : contextes nouveaux et perspectives nouvelles en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, Chap. 4. p. 75-87, 2020, 978-2-37687-391-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers un transfert total des responsabilités aux cadres locaux dans les filiales de multinationales en Afrique : innovation managériale ou réduction des coûts liés à l’expatriation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans N. Prime; F. Goxe; M. Viegas-Pires (sous la coordination de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche en management international : continuités et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Vuibert, p.47-80., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concept et théorie pour la recherche enracinée en management interculturel et management de la diversité : l’actualité de l’ethnicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans E. Kamdem; F. Chevalier; M. Payaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche enracinée en management : contextes nouveaux et perspectives nouvelles en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-23, 2025, Economie et société, 978-2-38630-196-4</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-87, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le management en Afrique : une émergence au cœur des crises</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La responsabilité Sociale des Entreprises (RSE) des acteurs portuaires en Afrique : une grille de lecture en termes de défi environnemental »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans M. Tchindjang, B. Steck, A. Bopda (sous la direction de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la ville portuaire de demain en Afrique Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen, EMS, p. 415-438., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au cœur des réalités africaines : le défi de la RSE de deux entreprises internationales implantées au Cameroun »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans Amann B., Jaussaud J. (sous la coordination de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis culturels et sociétaux du management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Vuibert, chapitre 4, p. 97-124, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Social Responsability of a French SME in the Transport sector : Networking for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The critical State of Corporate Social Responsibility in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corporate Social Responsibility of A French SME in the Transport Sector: Networking for Change »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in R. Tench; B. Jones; Sun W. (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Critical State of Corporate Social Responsibility in Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, Vol. 12, chapter 14, p. 261-278, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les éléments culturels africains pour repenser le management interculturel en Afrique en termes de crossvergence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Marie Apitsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans N. Tournois; P. Very (sous la coordination de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationalisation ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Vuibert, p. 41-64., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler la conception de l'ethnicité pour son ancrage dans le management interculturel en Afrique&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, Editions Management &amp; Société (EMS), pp.25-40, A paraître</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans Ancrages culturels dans un monde en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.37-56, 2016, 978-2-311-40356-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...1488 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4981,114 +4990,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnical Position in Cross-cultural Management of Human Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Apitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Rouen Normandie, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04496871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5235,51 +5244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Marie Apitsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Ramboarison-Lalao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072625ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060891ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Anderson Seny Kan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adegbite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496899v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Lihoussou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Godonou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angl&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455048v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455090v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112057v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Miasa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://EMS" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Marie Apitsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Ramboarison-Lalao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072625ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555538v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060891ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2017.1340815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Anderson Seny Kan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Apitsa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adegbite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-08-2015-0036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Apitsa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Amine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.070.0013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454824v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Lihoussou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Godonou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angl&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496892v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamdem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05352247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Daffeur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/quelle_recherche_innovation_afrique/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Miasa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50739-8_10" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://EMS" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556290v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556300v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04496871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>