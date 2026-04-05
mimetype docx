--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -474,441 +474,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les complexes d’appartements (apateu danji) face au défi du vieillissement en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé à l’épreuve des évolutions de la production urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPI, campus de Lyon, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart city et smart home en Corée du Sud : quand l'habitat &amp;quot;prend soin&amp;quot; de ses occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Département des études coréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UFR langues et civilisations, Feb 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter dans un appartement smart en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de médiation relationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marika Moisseeff (LAS) &amp; Michael Houseman (IMAf), May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les complexes d’appartements (apateu danji) face au défi du vieillissement en Corée du Sud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans une ville smart en Corée du Sud : accessibilité pratique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé à l’épreuve des évolutions de la production urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPI, campus de Lyon, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">webinaire FFJ-Movin’On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation France-Japon; Movin'On, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration ethnographique et critique d’une ville smart en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé en collaboration avec le LASCO IdeaLab de l’IMT, coordonné par Pierre-Antoine Chardel et Valérie Charolles, chercheurs au LAP (CNRS &amp; EHESS), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring “Denizens” (Digital Citizen) Urban Practices in the Seoul Capital Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of Korean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Academy of Korean Studies; Vietnam National University Hanoï; University of Languages and International Studies, Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart city en Corée du Sud : une expérience urbaine ordinaire</w:t>
               </w:r>
@@ -957,165 +957,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From screen to street: How smartphones shape smart city mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th edition of the Swiss Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique Fédérale de Lausanne, Sep 2024, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Navigation apps in South Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop TPUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation France-Japon, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-graphie d’une IA urbaine : récit, gouvernance et rôle des ingénieurs dans la smart city</w:t>
               </w:r>
@@ -1371,579 +1371,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand des Intelligences Artificielles pilotent la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville en Asie orientale hier et aujourd’hui (Chine, Corée, Japon Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire de Saint-Germain-en-Laye, Dec 2022, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains et méthodes de recherche : la fabrique d’une smart city à Songdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seoul Colloquium in Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française d'Extrême Orient (EFEO); Asiatic Research Institute, Korea University, en collaboration avec la Royal Asiatic Society Korea Branch, Aug 2022, Seoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to master plan a smart city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPEL Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a laissé s’échapper M. Kim ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sakkon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur la Corée (CRC-CCJ UMR 8173 EHESS/CNRS/UP), Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain et méthodes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire ANR City-Nkor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française d’Extrême Orient (EFEO), Aug 2022, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to masterplan a city from scratch ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the carousel lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Program for the Exchange of Lecturers (EPEL); Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart city Songdo, an inhabited urban laboratory mirroring North Korea urbanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, congrès du centenaire de l’Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smart city Songdo, a city on full alert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International conference on urban e-planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institure of Geography and Spatial Planning; University of Lisbon, Apr 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083695v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">hal-04083680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion on the temporality of an urban mega project</w:t>
               </w:r>
@@ -1992,165 +1992,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aesthetics of a faceless urbanity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th conference of the AKSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Korean Studies in Europe; Université de la Rochelle, Oct 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The planning of a smart city in Songdo: reflexion on the temporality of an urban mega-project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire FFJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation France-Japon (EHESS), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849137v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04083699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city: from large scale analysis to Sondgo study case</w:t>
               </w:r>
@@ -2608,50 +2608,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’industrie à Séoul en 2009 et en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métro de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques continues du hallyu : Séoul et la Corée du Sud en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conversation qui se poursuit avec les géographes spécialistes de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsolescence programmée du plan de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du classement démographique de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la croissance démographique de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emprise des appartements à Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2666,647 +3256,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083351v1</w:t>
-              </w:r>
-[...588 lines deleted...]
-                <w:t xml:space="preserve">hal-04083375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrination d'une doctorante à l'AKSE</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>