--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -474,441 +474,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habiter dans un appartement smart en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles formes de médiation relationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marika Moisseeff (LAS) &amp; Michael Houseman (IMAf), May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05467039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les complexes d’appartements (apateu danji) face au défi du vieillissement en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé à l’épreuve des évolutions de la production urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPI, campus de Lyon, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city et smart home en Corée du Sud : quand l'habitat &amp;quot;prend soin&amp;quot; de ses occupants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Département des études coréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne; UFR langues et civilisations, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04938688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Habiter dans un appartement smart en Corée du Sud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration ethnographique et critique d’une ville smart en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes de médiation relationnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marika Moisseeff (LAS) &amp; Michael Houseman (IMAf), May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé en collaboration avec le LASCO IdeaLab de l’IMT, coordonné par Pierre-Antoine Chardel et Valérie Charolles, chercheurs au LAP (CNRS &amp; EHESS), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring “Denizens” (Digital Citizen) Urban Practices in the Seoul Capital Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th World Congress of Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Academy of Korean Studies; Vietnam National University Hanoï; University of Languages and International Studies, Oct 2024, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer dans une ville smart en Corée du Sud : accessibilité pratique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire FFJ-Movin’On</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation France-Japon; Movin'On, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848449v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart city en Corée du Sud : une expérience urbaine ordinaire</w:t>
               </w:r>
@@ -957,165 +957,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Navigation apps in South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop TPUG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation France-Japon, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From screen to street: How smartphones shape smart city mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th edition of the Swiss Mobility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Polytechnique Fédérale de Lausanne, Sep 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-graphie d’une IA urbaine : récit, gouvernance et rôle des ingénieurs dans la smart city</w:t>
               </w:r>
@@ -1371,579 +1371,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart city Songdo, a city on full alert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International conference on urban e-planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institure of Geography and Spatial Planning; University of Lisbon, Apr 2022, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand des Intelligences Artificielles pilotent la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville en Asie orientale hier et aujourd’hui (Chine, Corée, Japon Vietnam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université populaire de Saint-Germain-en-Laye, Dec 2022, Saint-Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains et méthodes de recherche : la fabrique d’une smart city à Songdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seoul Colloquium in Korean Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française d'Extrême Orient (EFEO); Asiatic Research Institute, Korea University, en collaboration avec la Royal Asiatic Society Korea Branch, Aug 2022, Seoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to master plan a smart city?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEL Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a laissé s’échapper M. Kim ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sakkon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches sur la Corée (CRC-CCJ UMR 8173 EHESS/CNRS/UP), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04849080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain et méthodes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire ANR City-Nkor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Française d’Extrême Orient (EFEO), Aug 2022, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to masterplan a city from scratch ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the carousel lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Program for the Exchange of Lecturers (EPEL); Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city Songdo, an inhabited urban laboratory mirroring North Korea urbanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, congrès du centenaire de l’Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04083695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion on the temporality of an urban mega project</w:t>
               </w:r>
@@ -1992,165 +1992,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The planning of a smart city in Songdo: reflexion on the temporality of an urban mega-project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire FFJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation France-Japon (EHESS), Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aesthetics of a faceless urbanity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th conference of the AKSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Korean Studies in Europe; Université de la Rochelle, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04849137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city: from large scale analysis to Sondgo study case</w:t>
               </w:r>
@@ -2608,50 +2608,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’emprise des appartements à Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’industrie à Séoul en 2009 et en 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2666,73 +2754,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsolescence programmée du plan de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métro de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2754,73 +2904,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques continues du hallyu : Séoul et la Corée du Sud en Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2842,73 +2992,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une conversation qui se poursuit avec les géographes spécialistes de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2930,135 +3080,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la croissance démographique de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du classement démographique de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3080,233 +3256,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083375v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-04083351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrination d'une doctorante à l'AKSE</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>