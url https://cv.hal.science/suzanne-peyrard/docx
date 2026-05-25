--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -201,51 +201,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart city en Corée du Sud : une expérience urbaine ordinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'ESPI2R</w:t>
+              <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -474,441 +474,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les complexes d’appartements (apateu danji) face au défi du vieillissement en Corée du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé à l’épreuve des évolutions de la production urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPI, campus de Lyon, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05001301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart city et smart home en Corée du Sud : quand l'habitat &amp;quot;prend soin&amp;quot; de ses occupants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Département des études coréennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UFR langues et civilisations, Feb 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04938688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter dans un appartement smart en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes de médiation relationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marika Moisseeff (LAS) &amp; Michael Houseman (IMAf), May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05467039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les complexes d’appartements (apateu danji) face au défi du vieillissement en Corée du Sud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se déplacer dans une ville smart en Corée du Sud : accessibilité pratique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé à l’épreuve des évolutions de la production urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPI, campus de Lyon, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">webinaire FFJ-Movin’On</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation France-Japon; Movin'On, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Smart city et smart home en Corée du Sud : quand l'habitat &amp;quot;prend soin&amp;quot; de ses occupants</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring “Denizens” (Digital Citizen) Urban Practices in the Seoul Capital Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Département des études coréennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; UFR langues et civilisations, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th World Congress of Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Academy of Korean Studies; Vietnam National University Hanoï; University of Languages and International Studies, Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration ethnographique et critique d’une ville smart en Corée du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé en collaboration avec le LASCO IdeaLab de l’IMT, coordonné par Pierre-Antoine Chardel et Valérie Charolles, chercheurs au LAP (CNRS &amp; EHESS), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848429v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart city en Corée du Sud : une expérience urbaine ordinaire</w:t>
               </w:r>
@@ -957,165 +957,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From screen to street: How smartphones shape smart city mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th edition of the Swiss Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique Fédérale de Lausanne, Sep 2024, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Navigation apps in South Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop TPUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation France-Japon, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848408v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-graphie d’une IA urbaine : récit, gouvernance et rôle des ingénieurs dans la smart city</w:t>
               </w:r>
@@ -1164,165 +1164,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04846410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production of space, production of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème colloque de l'AKSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Korean Studies in Europe, Jun 2023, Copenaghen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chercher le bonheur à Songdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur le bonheur (haengbok)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches sur la Corée (CRC-CCJ CNRS-EHESS, UMR 8173), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848477v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction, expérimentation et surveillance : apprendre à vivre dans une ville smart en Corée du Sud</w:t>
               </w:r>
@@ -1371,579 +1371,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand des Intelligences Artificielles pilotent la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville en Asie orientale hier et aujourd’hui (Chine, Corée, Japon Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université populaire de Saint-Germain-en-Laye, Dec 2022, Saint-Germain en Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to master plan a smart city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPEL Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains et méthodes de recherche : la fabrique d’une smart city à Songdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seoul Colloquium in Korean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française d'Extrême Orient (EFEO); Asiatic Research Institute, Korea University, en collaboration avec la Royal Asiatic Society Korea Branch, Aug 2022, Seoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to masterplan a city from scratch ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the carousel lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Program for the Exchange of Lecturers (EPEL); Palacký University, Nov 2022, Olomouc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrain et méthodes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire ANR City-Nkor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française d’Extrême Orient (EFEO), Aug 2022, Séoul, Corée du Sud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a laissé s’échapper M. Kim ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sakkon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur la Corée (CRC-CCJ UMR 8173 EHESS/CNRS/UP), Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart city Songdo, an inhabited urban laboratory mirroring North Korea urbanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, congrès du centenaire de l’Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smart city Songdo, a city on full alert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International conference on urban e-planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institure of Geography and Spatial Planning; University of Lisbon, Apr 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083695v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">hal-04083680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion on the temporality of an urban mega project</w:t>
               </w:r>
@@ -2608,50 +2608,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une conversation qui se poursuit avec les géographes spécialistes de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques continues du hallyu : Séoul et la Corée du Sud en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le métro de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie à Séoul en 2009 et en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obsolescence programmée du plan de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la croissance démographique de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du classement démographique de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emprise des appartements à Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2666,647 +3256,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083351v1</w:t>
-              </w:r>
-[...588 lines deleted...]
-                <w:t xml:space="preserve">hal-04083375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérégrination d'une doctorante à l'AKSE</w:t>
               </w:r>
@@ -3380,151 +3380,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Home Care Technologies for Ageing and Dependent Individuals: An Interdisciplinary Comparison of Production and Implementation Practices between France, Japan, and South Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04848140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of ICTs in Urban Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04848179v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04848140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146vc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berny Carrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanho Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04938688v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>