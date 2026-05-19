--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -66,77 +66,827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des pratiques économiques ordinaires de la musique et du spectacle (XVIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Madeleine Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bxu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04847578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouveauté permanente ? Médias et actualité des spectacles à la fin du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44e année (1), pp.137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.251.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mémoires incertaines. La postérité de cinq actrices de la Comédie-Française (XVIIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.111-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demander pour obtenir ? Revendications professionnelles et marché du travail des comédiens et des comédiennes (Paris, seconde moitié du 18e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 56 (1), pp.419-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.056.0419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’État monarchique finance-t-il le travail artistique ? Le cas des rémunérations des acteurs des Comédies Française et Italienne (second XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, VIII (2022/1-2), pp.35-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de l’artiste-citoyen ? Mutations politiques et recompositions professionnelles dans le métier de comédien en France (1789-1791)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417 (3), pp.35-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène et la ville : les comédiens, des acteurs de l’actualité urbaine (Paris, second XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (1), pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Elle révèle tout ce qui est fait pour l’ombre et le mystère. » La comédienne dans le second 18e siècle, ou la construction d’une figure hors normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 55 (1), pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.055.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoriser et répéter : l’exercice dans la construction d’un art du comédien dans le second XVIIIe siècle à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.8098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Economic Practices in Music and Performing Arts (17th-20th Centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -168,826 +918,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rochefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14by0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214604v1</w:t>
-              </w:r>
-[...748 lines deleted...]
-                <w:t xml:space="preserve">hal-04856137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1529,51 +1529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.251.0137" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8098" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000016.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/17910" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17910" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rochefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bxu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cuvelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.251.0137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0419" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.8098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14by0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lancereau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Synowiecki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004708075/BP000016.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/17910" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17910" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>