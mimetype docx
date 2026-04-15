--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -187,728 +187,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t>
+                <w:t xml:space="preserve">How residual fertility impacts the efficiency of crop pest control by the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Mikaberidze</w:t>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. D. Cruz</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayalsew Zerihun</w:t>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Barreto</w:t>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Beck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-024-01401-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100639v1</w:t>
+                <w:t xml:space="preserve">hal-04403761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How residual fertility impacts the efficiency of crop pest control by the sterile insect technique</w:t>
+                <w:t xml:space="preserve">Opportunities and Challenges in Combining Optical Sensing and Epidemiological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A Courtois</w:t>
+                <w:t xml:space="preserve">Alexey Mikaberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">C. D. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Ayalsew Zerihun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+                <w:t xml:space="preserve">Abel Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pieter Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (10), pp.1260-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-024-01401-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/phyto-11-24-0359-fi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403761v2</w:t>
+                <w:t xml:space="preserve">hal-05100639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
+                <w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484395v1</w:t>
+                <w:t xml:space="preserve">hal-04727645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chave</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727645v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100767v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Financing Model for Cabbage Crops with Pest Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 378, pp.109332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,481 +936,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356, pp.108968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+                <w:t xml:space="preserve">hal-03952381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952381v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03954863v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of a pest in an age-structured crop model: The coffee berry borer case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,404 +1438,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (18), pp.14569-14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188365v1</w:t>
+                <w:t xml:space="preserve">hal-03334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334090v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111065v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermal trade-off between viral production and degradation drives phytoplankton-virus population dynamics</w:t>
               </w:r>
@@ -1860,51 +1860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Baudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1955,90 +1955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and how to fallow: first steps towards banana crop yield improvement through optimal and sustainable control of a soilborne pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Digital Agriculture in Africa, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2340,103 +2340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a banana soilborne pest in a multi-seasonal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 322, pp.108324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2464,698 +2464,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how should exposure be considered at the within-host scale? A modelling contribution to PRRSv infection</w:t>
+                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zeenath Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqy005⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-018-0666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947667v1</w:t>
+                <w:t xml:space="preserve">hal-01999499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of artificial domatia for predatory mites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Carlesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Suay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09583157.2018.1540030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of immune response</w:t>
+                <w:t xml:space="preserve">Why, when and how should exposure be considered at the within-host scale? A modelling contribution to PRRSv infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.15. </w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.179-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12918-018-0666-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqy005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999499v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Principal process analysis of biological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Casagranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ropers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12918-018-0586-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815766v1</w:t>
+                <w:t xml:space="preserve">hal-01818033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal process analysis of biological models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.68. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12918-018-0586-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818033v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to prevent viremia rebound in virus infections ? Evidence from a data-driven mathematical model for PRRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPHIR Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3327,90 +3327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella transmission among pigs from farm to slaughterhouse: Interplay between management variability and epidemiological uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 229, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3457,77 +3457,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Model of the Immune Response to a Pulmonary Macrophage Infection: What Determines the Infection Duration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can epidemic control be achieved by altering landscape connectivity in agricultural systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4112,51 +4112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mathematical modelling in understanding the epidemiology and control of sheep transmissible spongiform encephalopathies: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gubbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Hagenaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4197,831 +4197,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554504v1</w:t>
+                <w:t xml:space="preserve">hal-00554569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
+              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554569v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
+                <w:t xml:space="preserve">Modelling batch farrowing management within a farrow-to-finish pig herd: influence of management on contact structure and pig delivery to the slaughterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902934v1</w:t>
+                <w:t xml:space="preserve">hal-02661821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling batch farrowing management within a farrow-to-finish pig herd: influence of management on contact structure and pig delivery to the slaughterhouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathematical analysis of a PDE epidemiological model applied to scrapie transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Ziyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boulite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Lhassan Hbid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000997⟩</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.659-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2008.7.659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661821v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical analysis of a PDE epidemiological model applied to scrapie transmission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using a climate-dependent model to predict mosquito abundance: Application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2008.7.659⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.422-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665349v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a climate-dependent model to predict mosquito abundance: Application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658611v1</w:t>
+                <w:t xml:space="preserve">hal-00902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'efficacité de la décontamination des salles d'élevage sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers issus d'un troupeau naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spread of scrapie in a sheep flock: evidence for increased transmission during lambing seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,256 +5216,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de moustiques en zone forestière : application à Aedes (Stegomyia) africanus Theobald, 1910, vecteur de la fièvre jaune en Côte d'Ivoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genotype-level variation in lifetime breeding success, litter size and survival of sheep in scrapie-affected flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeske E.B. Kruuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (4), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80277-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676751v1</w:t>
+                <w:t xml:space="preserve">hal-02683319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-level variation in lifetime breeding success, litter size and survival of sheep in scrapie-affected flocks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la dynamique de moustiques en zone forestière : application à Aedes (Stegomyia) africanus Theobald, 1910, vecteur de la fièvre jaune en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.10011-10014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80277-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683319v1</w:t>
+                <w:t xml:space="preserve">hal-02676751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de la tremblante et de l'Encéphalopathie Spongiforme Bovine en France</w:t>
               </w:r>
@@ -5477,51 +5477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,64 +5576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of fishery: from a local optimal control problem to an &amp;quot;invariant domain&amp;quot; approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14 (2), pp.311-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5679,51 +5679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and biological risk analysis of the Norwegian spring-spawning herring fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lindroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,51 +5808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stock-recruitment relationships in fish population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5937,338 +5937,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
+                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108413v1</w:t>
+                <w:t xml:space="preserve">hal-05108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A. Courtois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108421v1</w:t>
+                <w:t xml:space="preserve">hal-05108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pest control for banana production based on a multi-seasonal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6287,1451 +6287,1434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706716v1</w:t>
+                <w:t xml:space="preserve">hal-04695167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808537v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788971v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sterility on the rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Belkhayate</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664229v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886133v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695167v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">JFSMA 2024 - 32ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IES de Cargèse, Nov 2024, Cargèse (Corse du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695163v1</w:t>
+                <w:t xml:space="preserve">hal-04808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
+                <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Courtois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2024 - 32ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IES de Cargèse, Nov 2024, Cargèse (Corse du Sud), France</w:t>
+              <w:t xml:space="preserve">DSABNS - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808600v1</w:t>
+                <w:t xml:space="preserve">hal-04452111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling for sustainable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+              <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452111v1</w:t>
+                <w:t xml:space="preserve">hal-04452000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling for sustainable crop protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Biological control of diamondback moth: a mathematical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452000v1</w:t>
+                <w:t xml:space="preserve">hal-04452042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological control of diamondback moth: a mathematical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452042v1</w:t>
+                <w:t xml:space="preserve">hal-04706716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144121v1</w:t>
+                <w:t xml:space="preserve">hal-04223383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7750,580 +7733,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">CMPD6 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223383v1</w:t>
+                <w:t xml:space="preserve">hal-04140599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD6 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Winnipeg, Canada</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140599v1</w:t>
+                <w:t xml:space="preserve">hal-04144139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Self-financing model for cabbage crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144139v1</w:t>
+                <w:t xml:space="preserve">hal-04140598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-financing model for cabbage crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140598v1</w:t>
+                <w:t xml:space="preserve">hal-04144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI'2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713440v1</w:t>
+                <w:t xml:space="preserve">hal-03896572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demo-genetic model of root-knot nematode dynamics with applications to optimal deployment of plant resistance</w:t>
               </w:r>
@@ -8348,51 +8322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8428,299 +8402,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896572v1</w:t>
+                <w:t xml:space="preserve">hal-03694889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
+              <w:t xml:space="preserve">CARI'2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694889v1</w:t>
+                <w:t xml:space="preserve">hal-03713440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8745,90 +8745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8856,2224 +8856,2224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Ecologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393318v1</w:t>
+                <w:t xml:space="preserve">hal-02139546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation et contrôle en épidémiologie de cultures tropicales : application aux nématodes phytoparasites du bananier plantain et aux scolytes du caféier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">AgriNumA 2019 - Symposium Agriculture Numérique en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365103v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et contrôle en épidémiologie de cultures tropicales : application aux nématodes phytoparasites du bananier plantain et aux scolytes du caféier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriNumA 2019 - Symposium Agriculture Numérique en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364583v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Agricultural control of Radopholus similis in banana and plantain plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139546v1</w:t>
+                <w:t xml:space="preserve">hal-02139560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural control of Radopholus similis in banana and plantain plantations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139560v1</w:t>
+                <w:t xml:space="preserve">hal-02309445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
+              <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Ecologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309445v1</w:t>
+                <w:t xml:space="preserve">hal-02393318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859995v1</w:t>
+                <w:t xml:space="preserve">hal-01859994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sustainable management of root-knot nematodes in horticultural crops by modeling and optimizing resistance gene deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871510v1</w:t>
+                <w:t xml:space="preserve">hal-01859991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating viremia rebounds using a PRSS data-supported model of immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859994v1</w:t>
+                <w:t xml:space="preserve">hal-01859985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of root-knot nematodes in horticultural crops by modeling and optimizing resistance gene deployment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859991v1</w:t>
+                <w:t xml:space="preserve">hal-01871510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating viremia rebounds using a PRSS data-supported model of immune response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859985v1</w:t>
+                <w:t xml:space="preserve">hal-01871508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871508v1</w:t>
+                <w:t xml:space="preserve">hal-01859995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of the immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASYs 2017 - Ecology &amp; Agriculture Summit for Young scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS., Mar 2017, Chizé, France</w:t>
+              <w:t xml:space="preserve">IDDconf 2017 - Conference of Infectious Disease Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ambleside, Cumbria, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606132v1</w:t>
+                <w:t xml:space="preserve">hal-01739901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of the immune response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDconf 2017 - Conference of Infectious Disease Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ambleside, Cumbria, United Kingdom</w:t>
+              <w:t xml:space="preserve">EASYs 2017 - Ecology &amp; Agriculture Summit for Young scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS., Mar 2017, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739901v1</w:t>
+                <w:t xml:space="preserve">hal-01606132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralising antibodies prevent PRRS viremia rebound: evidence from a data-supported model of immune response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Épidémiologie mathématique : applications en élevage et en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModAH 2017 - Modelling in Animal Health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jun 2017, Nantes, France. 69 p</w:t>
+              <w:t xml:space="preserve">MADEV17 - Mathématiques Appliquées à des questions de DEVeloppement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, France; Académie Hassan II des Sciences et Techniques, Maroc, Oct 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577647v1</w:t>
+                <w:t xml:space="preserve">hal-01651426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie mathématique : applications en élevage et en agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Neutralising antibodies prevent PRRS viremia rebound: evidence from a data-supported model of immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADEV17 - Mathématiques Appliquées à des questions de DEVeloppement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, France; Académie Hassan II des Sciences et Techniques, Maroc, Oct 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">ModAH 2017 - Modelling in Animal Health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jun 2017, Nantes, France. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651426v1</w:t>
+                <w:t xml:space="preserve">hal-01577647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how should exposure be considered in a model representing the within-host immune response to infection?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Hortimodel 2016 - Models for plant growth, environment control and farming management in protected cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334850v1</w:t>
+                <w:t xml:space="preserve">hal-01402242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Why, when and how should exposure be considered in a model representing the within-host immune response to infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortimodel 2016 - Models for plant growth, environment control and farming management in protected cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 8 p</w:t>
+              <w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402242v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an exploration of PRRSv vaccine efficiency in silico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11111,77 +11111,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the within-host dynamics to PRRSv: insights from modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Porcine Reproductive And Respiratory Syndrome Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11200,256 +11200,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et changement d’échelle : quels enjeux en santé animale ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling the infection and immune dynamics induced by a pathogen targeting pulmonary macrophages : influence of strain virulence and host exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Nouveaux défis de Modélisation pour l'Agro-écologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Göteborg, Sweden. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792340v1</w:t>
+                <w:t xml:space="preserve">hal-01099968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the infection and immune dynamics induced by a pathogen targeting pulmonary macrophages : influence of strain virulence and host exposure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Intégration et changement d’échelle : quels enjeux en santé animale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Göteborg, Sweden. 16p</w:t>
+              <w:t xml:space="preserve">Colloque "Nouveaux défis de Modélisation pour l'Agro-écologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099968v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key immune mechanisms for the resolution of PRRSv infection by a modelling approach</w:t>
               </w:r>
@@ -11461,64 +11461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11556,77 +11556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between the Porcine Respiratory and Reproductive Syndrome Virus (PRRSV) and its target cells: conditions for virus clearance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque du réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Virologie et Immunologie Moléculaires (0892)., Jan 2013, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11677,64 +11677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBIP 2013: Systems Biology Approach to Infectious Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11772,77 +11772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between virus and pulmonary macrophages as target cells in a respiratory infection: conditions for virus clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Artificial Immune Systems (ICARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Taormina, Italy. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,290 +11861,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of landscape connectivity in agrosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of landscape diversification for limiting epidemic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rothamsted Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804360v1</w:t>
+                <w:t xml:space="preserve">hal-01019820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of landscape diversification for limiting epidemic risk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+                <w:t xml:space="preserve">The role of landscape connectivity in agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.47</w:t>
+              <w:t xml:space="preserve">Rothamsted Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019820v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of genetic selection strategies in an epidemiological model representing the spread of scrapie in a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling and Simulation of Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12169,51 +12169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'un modèle épidémiologique en élevage par perturbations singulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle de l'ANR ANAR « Analyse Non Linéaire - Applications aux rythmes complexes du vivant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12251,77 +12251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence entre pathotypes à l'échelle d'un paysage: un ménage à trois sur deux variétés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModStatSP : Modélisation et Statistique en Santé des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12346,51 +12346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating scrapie epidemiological parameters: comparison between a population dynamic model and an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12454,51 +12454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12523,51 +12523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation de maladies en élevages (tremblante ovine et BVDV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Modélisation mathématique et informatique des maladies infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Afrique Centrale de Modélisation informatique et mathématique en épidémiologie et immunologie (EPIMATH). INT., Sep 2009, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12586,299 +12586,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An individual based model of scrapie transmission within a sheep flock to estimate transmission parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Ziyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hbid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
+              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815447v1</w:t>
+                <w:t xml:space="preserve">hal-02822915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based model of scrapie transmission within a sheep flock to estimate transmission parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hbid</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biology</w:t>
+              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822915v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12959,64 +12959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire par simulation de l'effet de mesures de maîtrise sur le portage de salmonelles chez le porc charcutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13084,64 +13084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key-parameters influencing Salmonella prevalence in a pig batch model: a sensitivity analysis on dynamical outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13179,64 +13179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la tremblante dans un troupeau ovin : un outil pour la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13268,290 +13268,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
+                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752145v1</w:t>
+                <w:t xml:space="preserve">hal-02814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en halieutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Semestre de la Chaire UNESCO Mathématiques et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814498v1</w:t>
+                <w:t xml:space="preserve">hal-02750771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13570,329 +13622,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation en halieutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Cinquième Semestre de la Chaire UNESCO Mathématiques et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814709v1</w:t>
+                <w:t xml:space="preserve">hal-02814498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
+                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750771v1</w:t>
+                <w:t xml:space="preserve">hal-02752145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13960,51 +13960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identiﬁability and identiﬁcation of a hierarchical epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14042,64 +14042,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the influence of biosecurity strategies on prevalence of Salmonella in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,64 +14167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de la conduite d'élevage sur la propagation de Salmonella en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,217 +14273,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches : prise en compte du recrutement et analyse de stabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Parameter identification for a PDE model representing scrapie transmission in a sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop sur la Dynamique des Populations Marines : Description et Modèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.1607-1612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827274v1</w:t>
+                <w:t xml:space="preserve">hal-03083307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for a PDE model representing scrapie transmission in a sheep flock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches : prise en compte du recrutement et analyse de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème Workshop sur la Dynamique des Populations Marines : Description et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03083307v1</w:t>
+                <w:t xml:space="preserve">hal-02827274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'outils de la théorie du contrôle en halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École CIMPA-UNESCO Modèles et outils mathématiques pour l'analyse et la régulation des systèmes halieutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Nouadhibou, Mauritanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14508,64 +14508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation d'une pêcherie : d'un problème local de contrôle optimal à une approche par domaine invariant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14590,64 +14590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission de la tremblante dans le troupeau de Langlade : Etude de l'effet saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,51 +14715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrapie modelling in an experimental flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mathematical Modelling of Population Dynamics (CMMPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Bêdlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14810,312 +14810,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biological control strategies in a self-financing plantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling, analysis and control of African cassava mosaic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Borel Kenne Meli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berge Tsanou</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166981v1</w:t>
+                <w:t xml:space="preserve">hal-05167011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling, analysis and control of African cassava mosaic disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling of biological control strategies in a self-financing plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
+              <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167011v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling and control of nematode impact on banana production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15134,467 +15134,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2023 - 14th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain, Spain. </w:t>
+              <w:t xml:space="preserve">Le MOnde des Mathématiques Industrielles, MOMI2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049975v1</w:t>
+                <w:t xml:space="preserve">hal-04144059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le MOnde des Mathématiques Industrielles, MOMI2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. </w:t>
+              <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144059v1</w:t>
+                <w:t xml:space="preserve">hal-04146030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
+              <w:t xml:space="preserve">DSABNS 2023 - 14th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146030v1</w:t>
+                <w:t xml:space="preserve">hal-04049975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique against the medfly: modelling, calibration and effect of residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
@@ -15675,51 +15675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer Genetics Conference - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
@@ -15774,64 +15774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15882,64 +15882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Edinburgh, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15977,51 +15977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of between-group transmission function on a simulated pathogen spread in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16098,64 +16098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen control within the pyramidal structured network of pigs' movements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Keeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16193,77 +16193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dynamic epidemiological and genetic models to assess the impact of genetic selection strategies on the spread of classical scrapie within a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devalle Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16331,51 +16331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16437,553 +16437,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a climate dependent matrix model to predict mosquito abundance: application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae), two main vectors of the yellow fever virus in West Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Meeting on Molecular Epidemiology and Evolutionary Genetics in Infectious Diseases (MEEGID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Bangkok, Thailand. 2008</w:t>
+              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752659v1</w:t>
+                <w:t xml:space="preserve">hal-02812895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
+                <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
+              <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812895v1</w:t>
+                <w:t xml:space="preserve">hal-02813608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
+                <w:t xml:space="preserve">Modelling Salmonella spread within a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
+              <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Cairns, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Zealand Veterinary Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISVEE 11 - Proceedings of the 11th Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813608v1</w:t>
+                <w:t xml:space="preserve">hal-02750864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Salmonella spread within a pig farm under three biosecurity strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using a climate dependent matrix model to predict mosquito abundance: application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae), two main vectors of the yellow fever virus in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Meeting on Molecular Epidemiology and Evolutionary Genetics in Infectious Diseases (MEEGID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Bangkok, Thailand. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Zealand Veterinary Association</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02750864v1</w:t>
+                <w:t xml:space="preserve">hal-02752659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the seasonality of scrapie transmission in an experimental flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17083,51 +17083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la maîtrise du portage de salmonelles par les porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17135,51 +17135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17223,474 +17223,474 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inter-species variability of root-knot nematode infection dynamics through the simultaneous monitoring of both pathogen and host development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jauzion-Graverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208104v1</w:t>
+                <w:t xml:space="preserve">hal-05397476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species variability of root-knot nematode infection dynamics through the simultaneous monitoring of both pathogen and host development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05397476v1</w:t>
+                <w:t xml:space="preserve">hal-05247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Djema</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05247381v1</w:t>
+                <w:t xml:space="preserve">hal-05208104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify optimal plant resistance deployment strategies</w:t>
               </w:r>
@@ -17715,51 +17715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17839,64 +17839,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du portage des salmonelles dans un élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2017-2, INRA, UR1404 Mathématiques et Informatique Appliquées du Génome à l'Environnement. 2017, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -17944,51 +17944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -18010,103 +18010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle individu-centré de transmission de la tremblante dans un troupeau ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Ziyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Lhassan Hbid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008-4, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -18128,64 +18128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling scrapie transmission in a sheep flock: effect of lambing seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18282,51 +18282,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18385,51 +18385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique en épidémiologie animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. École de recherche CIMPA-CETIC Modélisation Mathématique en Sciences du Vivant, Yaoundé, Cameroun. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18492,77 +18492,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rnem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18679,51 +18679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A82C3EAF"/>
+    <w:nsid w:val="790B06C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18910,51 +18910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-touzeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5255-8960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185866204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenath Islam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0666-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0586-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hagenaars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2010014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000997" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boulite" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.659" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MV35WQ6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chase-Topping" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matthews" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0666-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXN4GND3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo E. Chase-Topping" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E.B. Kruuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80277-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2001.tb00061.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E85201DDB06480496D3EBF83FFA9A49D3B44AECA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindroos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaitala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ylikarjula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018973217951" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C733B0E420C2BBF213A464BE698ECDFB7A4E4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019098319460" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7RRNTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nilusmas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792340v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827274v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830017v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809871v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Keeling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752659v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832968v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831611v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840672v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637082v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-touzeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5255-8960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185866204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenath Islam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0666-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0586-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hagenaars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2010014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000997" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boulite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.659" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MV35WQ6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chase-Topping" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matthews" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0666-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXN4GND3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo E. Chase-Topping" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E.B. Kruuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80277-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2001.tb00061.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E85201DDB06480496D3EBF83FFA9A49D3B44AECA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindroos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaitala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ylikarjula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018973217951" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C733B0E420C2BBF213A464BE698ECDFB7A4E4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019098319460" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7RRNTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nilusmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830017v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809871v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Keeling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832968v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831611v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840672v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637082v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>