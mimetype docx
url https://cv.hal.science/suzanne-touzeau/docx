--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -451,395 +451,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t>
+                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727645v1</w:t>
+                <w:t xml:space="preserve">hal-04484395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire des innovations couplées à l'échelle des territoires pour soutenir la réduction de l'usage des produits phytosanitaires en production maraîchère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouvier-d'Yvoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.40-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100767v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ontogenic changes on the dynamics of a fungal crop disease model motivated by coffee leaf rust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88 (3), pp.30. </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (Numéro spécial CARI 2022 - 2023), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02053-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.11338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484395v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Financing Model for Cabbage Crops with Pest Management</w:t>
               </w:r>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 378, pp.109332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,481 +936,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952381v1</w:t>
+                <w:t xml:space="preserve">hal-03394837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases for biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356, pp.108968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2023.108968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954863v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving sustainable crop protection using population genetics concepts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Control of Coffee Berry Borers: Synergy Between Bio-insecticide and Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2461-2471. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196 (3), pp.882-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-022-02151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03394837v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of a pest in an age-structured crop model: The coffee berry borer case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,404 +1438,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334090v1</w:t>
+                <w:t xml:space="preserve">hal-03188365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+                <w:t xml:space="preserve">Modelling and optimal strategy to control coffee berry borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (18), pp.14569-14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.7726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111065v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coffee leaf rust dynamics to control its spread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Optimal and sustainable management of a soilborne banana pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Tagne Wafo</w:t>
+                <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.26. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.125883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188365v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermal trade-off between viral production and degradation drives phytoplankton-virus population dynamics</w:t>
               </w:r>
@@ -1955,51 +1955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and how to fallow: first steps towards banana crop yield improvement through optimal and sustainable control of a soilborne pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,90 +2340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a banana soilborne pest in a multi-seasonal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,213 +2464,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of immune response</w:t>
+                <w:t xml:space="preserve">Why, when and how should exposure be considered at the within-host scale? A modelling contribution to PRRSv infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12918-018-0666-7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.179-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imammb/dqy005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999499v1</w:t>
+                <w:t xml:space="preserve">hal-01947667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of artificial domatia for predatory mites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Bresch</w:t>
+                <w:t xml:space="preserve">Lea Carlesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Suay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,193 +2666,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09583157.2018.1540030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how should exposure be considered at the within-host scale? A modelling contribution to PRRSv infection</w:t>
+                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeenath Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bidot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.179-206. </w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imammb/dqy005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12918-018-0666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947667v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal process analysis of biological models</w:t>
               </w:r>
@@ -3049,87 +3049,99 @@
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to prevent viremia rebound in virus infections ? Evidence from a data-driven mathematical model for PRRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,73 +3156,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAPHIR Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify durable plant resistance deployment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nilusmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3232,655 +3244,655 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1182, pp.211 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella transmission among pigs from farm to slaughterhouse: Interplay between management variability and epidemiological uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 229, pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Model of the Immune Response to a Pulmonary Macrophage Infection: What Determines the Infection Duration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e107818. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0107818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can epidemic control be achieved by altering landscape connectivity in agricultural systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 284 (284), pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen population dynamics in agricultural landscapes: The Ddal modelling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.509-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,993 +3900,993 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (7), pp.2210-2219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2010-2916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 374 (1), pp.154-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2010.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mathematical modelling in understanding the epidemiology and control of sheep transmissible spongiform encephalopathies: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gubbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Hagenaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
+                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554569v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis to identify key parameters influencing infection dynamics in a pig batch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 258 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554504v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling batch farrowing management within a farrow-to-finish pig herd: influence of management on contact structure and pig delivery to the slaughterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (1), pp.105-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731107000997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical analysis of a PDE epidemiological model applied to scrapie transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Ziyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boulite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Lhassan Hbid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (3), pp.659-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/cpaa.2008.7.659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a climate-dependent model to predict mosquito abundance: Application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (4), pp.422-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,1030 +4908,1030 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'efficacité de la décontamination des salles d'élevage sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers issus d'un troupeau naisseur-engraisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spread of scrapie in a sheep flock: evidence for increased transmission during lambing seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 151 (4), pp.735-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00705-005-0666-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-level variation in lifetime breeding success, litter size and survival of sheep in scrapie-affected flocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lajous</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de moustiques en zone forestière : application à Aedes (Stegomyia) africanus Theobald, 1910, vecteur de la fièvre jaune en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.10011-10014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683319v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de moustiques en zone forestière : application à Aedes (Stegomyia) africanus Theobald, 1910, vecteur de la fièvre jaune en Côte d'Ivoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mondet</w:t>
+                <w:t xml:space="preserve">Genotype-level variation in lifetime breeding success, litter size and survival of sheep in scrapie-affected flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loeske E.B. Kruuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (4), pp.1229-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80277-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676751v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de la tremblante et de l'Encéphalopathie Spongiforme Bovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of fishery: from a local optimal control problem to an &amp;quot;invariant domain&amp;quot; approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Resource Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14 (2), pp.311-333. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1939-7445.2001.tb00061.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and biological risk analysis of the Norwegian spring-spawning herring fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lindroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kaitala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ylikarjula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 94 (1/4), pp.197-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1018973217951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stock-recruitment relationships in fish population models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 3 (1/2), pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1019098319460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5929,1114 +5941,1114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise van Oudenhove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
+              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108421v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks: when pest love life challenges sterile insect technique success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Courtois</w:t>
+                <w:t xml:space="preserve">Sterility in Trouble: When Pest Love Life Challenges Sterile Insect Technique Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEDNs 2025 - Journées de l'Ecole Doctorale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JEDNs team, May 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">12ème biennale de la Société des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Mathématiques Appliquées et Industrielles (SMAI), Jun 2025, Carcans-Maubuisson (Gironde), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108413v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pest control for banana production based on a multi-seasonal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévan Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695167v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterility on the rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695163v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile Insect Technique: accounting for residual fertility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévan Rastello</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJC-MA 2024 - Congrès Jeunes Chercheu(ses)(rs) en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808537v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterility on the rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Crésus Kounoudji</w:t>
+                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution : biennial meeting of the French Society of Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et d’Évolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788971v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple mating : a threat ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioeconomic modelling for sustainable biological control against a cabbage pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berge Tsanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMEE 2024 - Mathematical Models in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664229v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling burrowing nematodes in banana roots based on an epidemiological model with variable infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau RhizosPHARE, Nov 2024, Rennes, France. pp.36</w:t>
+              <w:t xml:space="preserve">ECMTB'24 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886133v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'impact du ré-accouplement et des biais d'utilisation du sperme chez Drosophila suzukii: élaboration d'un modèle individu-centré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7077,113 +7089,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2024 - 32ème Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IES de Cargèse, Nov 2024, Cargèse (Corse du Sud), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-mating consequences on the efficiency of the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Belkhayate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,142 +7214,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS - 15th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling for sustainable crop protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of diamondback moth: a mathematical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7346,444 +7358,444 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling plant physiology and pest demography to understand plant-nematode interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2024 - 13th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223383v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plant-nematodes interactions to understand plant tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling plant - nematode interactions to understand plant tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS 2023 - 21st World Congress of the International Association for Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216608v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive modelling of rust dynamics and predator releases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7798,87 +7810,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMPD6 - Computational and Mathematical Population Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sex- and stage-structured population dynamics model for pest control using the sterile insect technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crésus Kounoudji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,73 +7931,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-financing model for cabbage crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7994,133 +8006,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2023 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does residual fertility impact the effectiveness of the sterile insect technique in controlling Ceratitis capitata?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,454 +8164,454 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2023 - Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+                <w:t xml:space="preserve">A demo-genetic model of root-knot nematode dynamics with applications to optimal deployment of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">7th international congress of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896572v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model of root-knot nematode dynamics with applications to optimal deployment of plant resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis in a coffee leaf rust epidemiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international congress of Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Antibes, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153958v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of plant-pest interactions: the coffee berry borer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2022 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal impulsive control of coffee berry borers in a berry age-structured epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8614,87 +8626,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI'2022 - Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive model and hyperparasite-based biocontrol of coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8709,614 +8721,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139546v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et contrôle en épidémiologie de cultures tropicales : application aux nématodes phytoparasites du bananier plantain et aux scolytes du caféier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriNumA 2019 - Symposium Agriculture Numérique en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364583v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and controlling fungus Hemileia vastatrix, a coffee pest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et contrôle en épidémiologie de cultures tropicales : application aux nématodes phytoparasites du bananier plantain et aux scolytes du caféier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
+              <w:t xml:space="preserve">AgriNumA 2019 - Symposium Agriculture Numérique en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309454v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+                <w:t xml:space="preserve">Modelling, control, and optimization for tropical agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMPD5 - Computational and Mathematical Population Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365103v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural control of Radopholus similis in banana and plantain plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,227 +9336,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control on a simple model of coffee berry borer infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2019 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bedlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demo-genetic model of root-knot nematod dynamics with applications to the deployment of plant resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9553,724 +9565,724 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nilusmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée MODECO - Modélisation des Dynamiques Ecologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
+                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859994v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of root-knot nematodes in horticultural crops by modeling and optimizing resistance gene deployment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+                <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859991v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating viremia rebounds using a PRSS data-supported model of immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable management of root-knot nematodes in horticultural crops by modeling and optimizing resistance gene deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859985v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of the dynamics of banana plant-parasitic nematodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating viremia rebounds using a PRSS data-supported model of immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871510v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of coffee berry borer infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fotso Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARI’2018 - 14. Colloque Africain sur la Recherche en Informatique et en Mathématiques Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agricultural control of Radopholus similis in banana plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël Tankam Chedjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10311,4234 +10323,4234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of the immune response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Go</w:t>
+                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDDconf 2017 - Conference of Infectious Disease Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ambleside, Cumbria, United Kingdom</w:t>
+              <w:t xml:space="preserve">EASYs 2017 - Ecology &amp; Agriculture Summit for Young scientists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS., Mar 2017, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739901v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">How to prevent viremia rebound? Evidence from a PRRSv data-supported model of the immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASYs 2017 - Ecology &amp; Agriculture Summit for Young scientists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS., Mar 2017, Chizé, France</w:t>
+              <w:t xml:space="preserve">IDDconf 2017 - Conference of Infectious Disease Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ambleside, Cumbria, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606132v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie mathématique : applications en élevage et en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutralising antibodies prevent PRRS viremia rebound: evidence from a data-supported model of immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADEV17 - Mathématiques Appliquées à des questions de DEVeloppement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, France; Académie Hassan II des Sciences et Techniques, Maroc, Oct 2017, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">ModAH 2017 - Modelling in Animal Health conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Jun 2017, Nantes, France. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651426v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralising antibodies prevent PRRS viremia rebound: evidence from a data-supported model of immune response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Épidémiologie mathématique : applications en élevage et en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModAH 2017 - Modelling in Animal Health conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Jun 2017, Nantes, France. 69 p</w:t>
+              <w:t xml:space="preserve">MADEV17 - Mathématiques Appliquées à des questions de DEVeloppement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, France; Académie Hassan II des Sciences et Techniques, Maroc, Oct 2017, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577647v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why, when and how should exposure be considered in a model representing the within-host immune response to infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortimodel 2016 - Models for plant growth, environment control and farming management in protected cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 8 p</w:t>
+              <w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402242v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how should exposure be considered in a model representing the within-host immune response to infection?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use for durable plant resistance deployment strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nilusmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Trends in Applied Mathematics and Mechanics (ETAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Hortimodel 2016 - Models for plant growth, environment control and farming management in protected cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334850v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an exploration of PRRSv vaccine efficiency in silico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the within-host dynamics to PRRSv: insights from modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Porcine Reproductive And Respiratory Syndrome Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the infection and immune dynamics induced by a pathogen targeting pulmonary macrophages : influence of strain virulence and host exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Intégration et changement d’échelle : quels enjeux en santé animale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Göteborg, Sweden. 16p</w:t>
+              <w:t xml:space="preserve">Colloque "Nouveaux défis de Modélisation pour l'Agro-écologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099968v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et changement d’échelle : quels enjeux en santé animale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+                <w:t xml:space="preserve">Modelling the infection and immune dynamics induced by a pathogen targeting pulmonary macrophages : influence of strain virulence and host exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Nouveaux défis de Modélisation pour l'Agro-écologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Mathematical and Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Göteborg, Sweden. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792340v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of key immune mechanisms for the resolution of PRRSv infection by a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between the Porcine Respiratory and Reproductive Syndrome Virus (PRRSV) and its target cells: conditions for virus clearance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque du réseau français d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Virologie et Immunologie Moléculaires (0892)., Jan 2013, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of immune response to a respiratory virus targeting pulmonary macrophages : exploration of the host susceptibility and viral virulence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBIP 2013: Systems Biology Approach to Infectious Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the interactions between virus and pulmonary macrophages as target cells in a respiratory infection: conditions for virus clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Artificial Immune Systems (ICARIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Taormina, Italy. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of landscape diversification for limiting epidemic risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of landscape connectivity in agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lannou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaix</w:t>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Goyeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian C. Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.47</w:t>
+              <w:t xml:space="preserve">Rothamsted Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019820v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of landscape connectivity in agrosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Exploring the potential of landscape diversification for limiting epidemic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rothamsted Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804360v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of genetic selection strategies in an epidemiological model representing the spread of scrapie in a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling and Simulation of Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'un modèle épidémiologique en élevage par perturbations singulières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle de l'ANR ANAR « Analyse Non Linéaire - Applications aux rythmes complexes du vivant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence entre pathotypes à l'échelle d'un paysage: un ménage à trois sur deux variétés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModStatSP : Modélisation et Statistique en Santé des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating scrapie epidemiological parameters: comparison between a population dynamic model and an individual-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiability analysis of an epidemiological PDE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation de maladies en élevages (tremblante ovine et BVDV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Modélisation mathématique et informatique des maladies infectieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Afrique Centrale de Modélisation informatique et mathématique en épidémiologie et immunologie (EPIMATH). INT., Sep 2009, Brazzaville, Congo-Brazzaville</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based model of scrapie transmission within a sheep flock to estimate transmission parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hbid</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biology</w:t>
+              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822915v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using singular perturbations to reduce the dimension of an epidemiological model: application to BVDV spread within a cattle herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An individual based model of scrapie transmission within a sheep flock to estimate transmission parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Ziyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hbid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biololy</w:t>
+              <w:t xml:space="preserve">Marrakech International Conference et Workshop on Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815447v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Étude exploratoire par simulation de l'effet de mesures de maîtrise sur le portage de salmonelles chez le porc charcutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Porcine Veterinary Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812297v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire par simulation de l'effet de mesures de maîtrise sur le portage de salmonelles chez le porc charcutier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">20. International Porcine Veterinary Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752102v1</w:t>
+                <w:t xml:space="preserve">hal-02812297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying key-parameters influencing Salmonella prevalence in a pig batch model: a sensitivity analysis on dynamical outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB08 - European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique de la tremblante dans un troupeau ovin : un outil pour la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation en halieutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Cinquième Semestre de la Chaire UNESCO Mathématiques et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814709v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750771v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological modelling for managed herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en halieutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des conduites et des pratiques d'hygiène sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième Semestre de la Chaire UNESCO Mathématiques et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'AEEMA : Association pour l'Étude de l'Épidémiologie des Maladies Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814498v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la conduite d’élevage sur la propagation de Salmonella en élevage naisseur-engraisseur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Étude par modélisation de l'influence des pratiques d'hygiène et du statut infectieux de cochettes sur la prévalence de portage de Salmonella dans les lots de porcs charcutiers au départ à l'abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752145v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the prevalence of Salmonella carrier pigs at slaughtering age: influence of management systems and of the Salmonella status of replacement gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Epidemiology and Control of Foodborne Pathogens in Pork (Safe Pork)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter identiﬁability and identiﬁcation of a hierarchical epidemiological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Conference on Computational and Mathematical Population Dynamics (CMPD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Campinas, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the influence of biosecurity strategies on prevalence of Salmonella in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Porcine Veterinary Society Congress (IPVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'effet de la conduite d'élevage sur la propagation de Salmonella en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur la Modélisation Mathématique en Biologie et en Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Craiova, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification for a PDE model representing scrapie transmission in a sheep flock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches : prise en compte du recrutement et analyse de stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Workshop sur la Dynamique des Populations Marines : Description et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083307v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches : prise en compte du recrutement et analyse de stabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter identification for a PDE model representing scrapie transmission in a sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop sur la Dynamique des Populations Marines : Description et Modèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.1607-1612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1582388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827274v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'outils de la théorie du contrôle en halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École CIMPA-UNESCO Modèles et outils mathématiques pour l'analyse et la régulation des systèmes halieutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Nouadhibou, Mauritanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation d'une pêcherie : d'un problème local de contrôle optimal à une approche par domaine invariant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14554,245 +14566,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique et Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la transmission de la tremblante dans le troupeau de Langlade : Etude de l'effet saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire sur les recherches engagées à l'INRA sur les ESST et les prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrapie modelling in an experimental flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Mathematical Modelling of Population Dynamics (CMMPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Bêdlewo, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14802,159 +14814,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling, analysis and control of African cassava mosaic disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Borel Kenne Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, Spain. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of biological control strategies in a self-financing plantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Kambeu Youmbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14963,241 +14975,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berge Tsanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDEE 2025 - Conference on Mathematical Population Dynamics, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling and control of nematode impact on banana production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2024 - 15th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Caparica, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15229,208 +15241,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le MOnde des Mathématiques Industrielles, MOMI2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Sophia Antipolis, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological modelling of plant-nematode interactions to understand plant tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2023 Conference - 14th International Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique for crop protection: accounting for residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15462,100 +15474,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSABNS 2023 - 14th Conference on Dynamical Systems Applied to Biology and Natural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Bilbao, Spain, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique against the medfly: modelling, calibration and effect of residual fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévan Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15587,782 +15599,782 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMTB 2022 - 12th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of populations of &amp;lt;em&amp;gt;Leptosphaeria maculans&amp;lt;/em&amp;gt;, a fungal pathogen of oilseed rape, under resistance selection pressure: insights from two decades of surveys in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer Genetics Conference - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the macrophage – virus interactions during a PRRSV infection by a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the immune response to the Porcine Respiratory and Reproductive Syndrome Virus PRRSV by a modelling approach: conditions for viral clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Symposium of Porcine Health Management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Edinburgh, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of between-group transmission function on a simulated pathogen spread in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 580 p., 2012, ISVEE 13: Proceedings of the 13th Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen control within the pyramidal structured network of pigs' movements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Keeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Infectious Disease Dynamics - Epidemics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Athens, Greece. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining dynamic epidemiological and genetic models to assess the impact of genetic selection strategies on the spread of classical scrapie within a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devalle Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Infectious Disease Dynamics - Epidemics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Athens, Greece. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a tool to identify key measures to reduce Salmonella prevalence in slaughter pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16370,696 +16382,696 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Infectious Disease Dynamics (Epidemics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Asilomar, United States. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (I3S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Malo, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread in a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Jumelage Justus-Liebig-Universität Giessen Fachbereich Veterinärmedizin – Ecole Nationale vétérinaire de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nantes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Salmonella spread within a pig farm under three biosecurity strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Cairns, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Zealand Veterinary Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ISVEE 11 - Proceedings of the 11th Symposium of the International Society for Veterinary Epidemiology and Economics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a climate dependent matrix model to predict mosquito abundance: application to Aedes (Stegomyia) africanus and Aedes (Diceromyia) furcifer (Diptera: Culicidae), two main vectors of the yellow fever virus in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Meeting on Molecular Epidemiology and Evolutionary Genetics in Infectious Diseases (MEEGID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bangkok, Thailand. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the seasonality of scrapie transmission in an experimental flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on transmissible spongiform encephalopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Edinburgh, United Kingdom. 1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17069,143 +17081,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour la maîtrise du portage de salmonelles par les porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17215,384 +17227,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species variability of root-knot nematode infection dynamics through the simultaneous monitoring of both pathogen and host development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jauzion-Graverolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Djema</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05247381v1</w:t>
+                <w:t xml:space="preserve">hal-05394092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant tolerance is explained by resource-based plant--nematode interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Junior Penlap Tamagoua</w:t>
+                <w:t xml:space="preserve">Optimal pest control for banana production under varying infestation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bowong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394092v1</w:t>
+                <w:t xml:space="preserve">hal-05247381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyandry: A Threat or An opportunity for the Sterile Insect Technique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17640,73 +17652,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-seasonal model of plant-nematode interactions and its use to identify optimal plant resistance deployment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nilusmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17715,94 +17727,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17812,453 +17824,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du portage des salmonelles dans un élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2017-2, INRA, UR1404 Mathématiques et Informatique Appliquées du Génome à l'Environnement. 2017, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605512v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiability analysis of an epidemiological model in a structured population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009-5, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle individu-centré de transmission de la tremblante dans un troupeau ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Ziyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Lhassan Hbid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2008-4, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling scrapie transmission in a sheep flock: effect of lambing seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margo E. Chase-Topping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2004-3, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18268,100 +18280,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de contrôle en gestion des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1997. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18371,91 +18383,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique en épidémiologie animale et végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. École de recherche CIMPA-CETIC Modélisation Mathématique en Sciences du Vivant, Yaoundé, Cameroun. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18465,153 +18477,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rnem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18679,51 +18691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790B06C1"/>
+    <w:nsid w:val="EDC93D6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18910,51 +18922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-touzeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5255-8960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185866204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenath Islam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0666-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0586-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hagenaars" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2010014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000997" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boulite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.659" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.07.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MV35WQ6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665309v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chase-Topping" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matthews" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0666-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXN4GND3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683319v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo E. Chase-Topping" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E.B. Kruuk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80277-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2001.tb00061.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E85201DDB06480496D3EBF83FFA9A49D3B44AECA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindroos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaitala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ylikarjula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018973217951" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C733B0E420C2BBF213A464BE698ECDFB7A4E4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019098319460" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7RRNTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364583v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859985v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nilusmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803898v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814498v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830017v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744986v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809871v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Keeling" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832968v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831611v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840672v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637082v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-touzeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5255-8960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185866204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403761v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise van Oudenhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01401-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Mikaberidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayalsew Zerihun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Barreto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-11-24-0359-fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04484395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02053-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouvier-d'Yvoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art04" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100767v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fotso Fotso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bowong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.11338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589904v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Kambeu Youmbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4793810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394837v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03952381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2023.108968" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03954863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02151-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03505679v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.05.042" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Tagne Wafo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.7726" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111065v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Tankam Chedjou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jules Tewa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Weitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13722" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103785v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120221-8-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nilusmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Go" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bidot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imammb/dqy005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bresch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlesso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Suay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2018.1540030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01999499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeenath Islam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0666-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01818033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casagranda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-018-0586-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMH9RNZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618676v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calcagno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.03.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107818" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.04.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBR1TSZK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk-Chauvat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.01.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4KX6K20-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00655939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2010.08.072" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWF5T3V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903169v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Hagenaars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2010014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.01.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000997" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Ziyadi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boulite" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Lhassan Hbid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2008.7.659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.07.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MV35WQ6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Chase-Topping" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Matthews" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0666-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RXN4GND3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683319v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo E. Chase-Topping" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeske E.B. Kruuk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80277-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669838v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2001.tb00061.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E85201DDB06480496D3EBF83FFA9A49D3B44AECA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindroos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kaitala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ylikarjula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018973217951" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C733B0E420C2BBF213A464BE698ECDFB7A4E4E0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019098319460" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7RRNTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108421v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A. Courtois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kemayou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808537v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;van Rastello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Belkhayate" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;sus Kounoudji" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Junior Penlap Tamagoua" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452000v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896572v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03694889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03456344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02365103v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02139560v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02309445v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871510v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01859995v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01739901v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651426v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334850v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nilusmas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237151v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bidot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019512v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019820v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803898v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000486v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754770v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822915v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Treuil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hbid" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752102v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813845v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814498v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752145v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814709v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750771v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812513v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827274v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03083307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laroche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582388" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830017v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830168v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05167011v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Borel Kenne Meli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05166981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146030v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03928222v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744986v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813275v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Keeling" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811909v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devalle Costard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813018v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812895v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813608v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750864v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciquest.org.nz/node/64221" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752659v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832968v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397476v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jauzion-Graverolle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faubert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05394092v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05247381v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605512v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guillaumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824583v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831611v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637082v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ghestem" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0186d5c25d7f6bcb46e10f15e94e3b5b3d4e197a;origin=https://hal.archives-ouvertes.fr/hal-04637082;visit=swh:1:snp:33601f91d13065d3ffe6f7a07d5901840e7fd815;anchor=swh:1:rel:472efefd9bd369a07405295d75929cdefd197169;path=/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>