--- v1 (2026-03-29)
+++ v2 (2026-05-11)
@@ -2046,207 +2046,219 @@
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 491, pp.101-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of a mortality event in adult Pacific oysters in Italy associated with infection by a Tenacibaculum soleae strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Varello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bozzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (2), pp.215-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfd.12698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence analysis of Vibrio splendidus related-strains isolated from blue mussel Mytilus sp. during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2291,261 +2303,261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Houssin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 464, pp.420-427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to OsHV-1 Infection in Crassostrea gigas Larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (15), 12p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2016.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of undescribed ostreid herpesvirus 1 (OsHV-1) specimens from Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lethuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,362 +2566,362 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 132, pp.182-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jip.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence of Ostreid herpesvirus 1 μVar in sea water at 16 °C and 25 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 439, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual transcriptomics of virus-host interactions: comparing two Pacific oyster families presenting contrasted susceptibility to ostreid herpesvirus 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (580), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2919,51 +2931,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique au service de l'épidémiologie du virus herpétique de l'huître OsHV-1 chez Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2992,73 +3004,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Francisella halioticida&amp;lt;/i&amp;gt;'s towards the mussel &amp;lt;i&amp;gt;Mytilus edulis&amp;lt;/i&amp;gt; is strain-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3067,123 +3079,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quesnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st international Conference on Diseases of Fish and Shelfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussel mass mortality in northern Brittany: Evaluation of the involvement of pathogens, pathological conditions and pollutants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3242,113 +3254,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème édition des Journées de l’Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance du pouvoir infectieux de l’OsHV-1 µVar dans l’eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Metayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Denéchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,51 +3379,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3421,51 +3433,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic comparison of Francisella halioticida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3474,163 +3486,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quesnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st international Conference on Diseases of Fish and Shelfish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus Sequence Analysis : a powerful tool for the classification of Vibrio splendidus related strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,65 +3657,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Vibrio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3771,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC1C0CE0"/>
+    <w:nsid w:val="6DACA1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4002,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-trancart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7273-6215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tweedie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47277/JETT/10(4)241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03834632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lagy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Glais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Varello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bozzetta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402052v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9W8CTN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;pin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lethuillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0N9R2C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Metayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.01.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC369ZRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Bas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzanne-trancart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7273-6215" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Blin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.70172" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Blin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Savary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04032451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tweedie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198994" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Houssin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47277/JETT/10(4)241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03834632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lagy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2022.107831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Glais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13377" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Den&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02482956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02987868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03400414v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.02.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2019.107271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2DTVT37-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03401946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Varello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bozzetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gorla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.12698" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.07.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9W8CTN1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois P&#233;pin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lethuillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.10.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF0N9R2C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Metayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.01.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC369ZRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233213v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Blin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03403030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03402571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Bas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>