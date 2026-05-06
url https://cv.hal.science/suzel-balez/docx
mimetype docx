--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2115,610 +2115,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets odorants Du côté de chez Swann</w:t>
+                <w:t xml:space="preserve">Effets odorants. Du côté de chez Swann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérôme Hennebert. </w:t>
+              <w:t xml:space="preserve">Hennebert, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et senteurs, une question d’expression et de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses Universitaires, pp.93-108, 2024, 9782757440995</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septentrion Presses Universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-108, 2024, 9782757440995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets odorants dans les « scénezgraphies » du côté de chez Swann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hennebert, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et senteurs, une question d’expression et de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7574-4099-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of habituation in the spatial mediality of smells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wicky, Érika; Perras, Jean-Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781789976076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance émotionnelle de l’odeur dans les lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffont, Georges-Henri; Martouzet, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces lieux qui nous affectent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9791037003591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art pieces in olfactory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnaud, Xavier; Fraigneau, Victor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires de l’expérience olfactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-322, 2021, 978-2-88474-335-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smell walks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E. A. Piga; Daniel Siret; Jean-Paul Thibaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiential Walks for Urban Design - Revealing, Representing, and Activating the Sensory Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Tracts in Civil Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-030-76693-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observation des ambiances olfactives en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattei, Marie-Flore; Pumain, Denise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-433, 2000, 2-7178-4071-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,104 +2741,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la République en marches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 260 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2835,318 +2848,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les énigmes sensibles des mobilités urbaines contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro José Garcia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chelkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 87, Centre de Recherche sur l'Espace Sonore et l'Environnement Urbain. 2014, 350 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aseptisation des ambiances piétonnes au XXIe siècle, entre passivité et plasticité des corps en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bérubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 78, CRESSON. 2010, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00596914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aventin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,169 +3171,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Couic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00596751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions sensibles de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 51, CRESSON, Ministère de l'équipement, du logement, des transports et de l'espace, ENSA : école nationale supérieure d'architecture. 2000, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3330,100 +3343,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances olfactives dans l'espace construit : perception des usagers et dispositifs techniques et architecturaux pour la maîtrise des ambiances olfactives dans des espaces de type tertiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Nantes, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00834875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3433,51 +3446,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie. [coord. du dossier, N°01 Revue Caravansérail]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3493,51 +3506,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caravansérail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 01, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3547,285 +3560,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir « Écumes sphérologie plurielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonicco-Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Pertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir « Le champignon de la fin du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzel Balez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3893,51 +3906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81DDB79E"/>
+    <w:nsid w:val="61405B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4124,51 +4137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzel-balez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3271-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19571993X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/55148120574894790018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/fragrances-architecturales-suzel-balez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1582.0018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-3-pumain-denise-marie-flore-mattei,fr,4,9782717840711.cfm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657070v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzel-balez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3271-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19571993X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/55148120574894790018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/fragrances-architecturales-suzel-balez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1582.0018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2564" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755905v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Albertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/nouveaux-territoires-de-l%E2%80%99experience-olfactive.htm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358540v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-76694-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-donnees-urbaines-3-pumain-denise-marie-flore-mattei,fr,4,9782717840711.cfm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00834875v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>