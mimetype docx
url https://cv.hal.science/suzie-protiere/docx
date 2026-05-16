--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -72,338 +72,338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chladni patterns explained by the space-dependent diffusion of bouncing grains</w:t>
+                <w:t xml:space="preserve">Spreading on textiles: Dynamics of drops on model poroelastic fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Abramian</w:t>
+                <w:t xml:space="preserve">P. van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">H. Madkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+                <w:t xml:space="preserve">S. Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (3), pp.L032001. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.040501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.040501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158430v1</w:t>
+                <w:t xml:space="preserve">hal-05339334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading on textiles: Dynamics of drops on model poroelastic fibrous materials</w:t>
+                <w:t xml:space="preserve">Chladni patterns explained by the space-dependent diffusion of bouncing grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van de Velde</w:t>
+                <w:t xml:space="preserve">Anaïs Abramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Madkour</w:t>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Protière</w:t>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duprat</w:t>
+                <w:t xml:space="preserve">Olivier Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.040501. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.L032001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.040501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.L032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339334v1</w:t>
+                <w:t xml:space="preserve">hal-05158430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin-Yang spiraling transition of a confined buckled elastic sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Deboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eytan Katzav</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -444,629 +444,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197676v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Rafts and Armored Droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imbibition and collapse between swelling fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-030322-015150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987156v1</w:t>
+                <w:t xml:space="preserve">hal-04424892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading and absorption of a drop on a swelling surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lila Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad0eed⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424485v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spreading and absorption of a drop on a swelling surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabre-Parras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144 (3), pp.33001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad0eed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031385v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition and collapse between swelling fibres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New physical insights in dynamical stabilization: introducing Periodically Oscillating-Diverging Systems (PODS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro A Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.976⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (13), pp.12339-12357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08501-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424892v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New physical insights in dynamical stabilization: introducing Periodically Oscillating-Diverging Systems (PODS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Particle Rafts and Armored Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (13), pp.12339-12357. </w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.459-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08501-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-fluid-030322-015150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210171v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous localized fluid release on swelling fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van De Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1094,711 +1094,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing and controlling parametric instabilities in mechanical systems</w:t>
+                <w:t xml:space="preserve">Transient aggregation of particles at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Grandi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43, pp.101195. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.084307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219590v1</w:t>
+                <w:t xml:space="preserve">hal-03453896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient aggregation of particles at interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of drop absorption by a swelling fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.6.084307⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (25), pp.6168-6175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/cXsm00000x/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453896v1</w:t>
+                <w:t xml:space="preserve">hal-03389048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of drop absorption by a swelling fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing and controlling parametric instabilities in mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Duprat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (25), pp.6168-6175. </w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/cXsm00000x/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2021.101195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389048v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling wet adhesion with elasticity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probing the erosion and cohesion of a granular raft in motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00618A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022064v1</w:t>
+                <w:t xml:space="preserve">hal-02995585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental teaching -A tribute to Yves Couder by the example: stroboscopy and fluorescence lifetime with a fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Eddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Eddi</w:t>
+                <w:t xml:space="preserve">Paul Baconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baconnier</w:t>
+                <w:t xml:space="preserve">Matthieu Blons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Blons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Pautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 348 (6-7), pp.439 - 445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the erosion and cohesion of a granular raft in motion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controlling wet adhesion with elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00618A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995585v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The capillary interaction between pairs of granular rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1839,2090 +1839,1986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capillary interaction between pairs of granular rafts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Drops Floating on Granular Rafts: A Tool for Liquid Transport and Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jambon-Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protiere</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm00476a⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (15), pp.4437-4444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b04101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172301v1</w:t>
+                <w:t xml:space="preserve">hal-02066132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillating path between self-similarities in liquid pinch-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (49), pp.12371-12376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1814242115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drops Floating on Granular Rafts: A Tool for Liquid Transport and Delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Wrinkles, folds, and plasticity in granular rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jambon-Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.042601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b04101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066132v1</w:t>
+                <w:t xml:space="preserve">hal-02172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkles, folds, and plasticity in granular rafts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sinking a Granular Raft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protiere</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey M. Aristoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (10), pp.108001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.108001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.042601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172351v1</w:t>
+                <w:t xml:space="preserve">hal-01513620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinking a Granular Raft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The compression of a heavy floating elastic film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jambon-Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.9289-9296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00945j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.108001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513620v1</w:t>
+                <w:t xml:space="preserve">hal-01387459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compression of a heavy floating elastic film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">Capillary stretching of fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Protiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (5), pp.56006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/56006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00945j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387459v1</w:t>
+                <w:t xml:space="preserve">hal-01246253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary stretching of fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Protiere</w:t>
+                <w:t xml:space="preserve">Gravity-induced encapsulation of liquids by destabilization of granular rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Aristoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/56006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01246253v1</w:t>
+                <w:t xml:space="preserve">hal-00827886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity-induced encapsulation of liquids by destabilization of granular rafts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The song of the dunes as a self-synchronized instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Elbelrhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (1), pp.018002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.018002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827886v1</w:t>
+                <w:t xml:space="preserve">hal-00135892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The song of the dunes as a self-synchronized instrument</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The self-organization of capillary waves sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (45), pp.S3529-S3535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/45/044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.018002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00135892v1</w:t>
+                <w:t xml:space="preserve">hal-00016481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking and orbiting droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Couder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzie Protière</w:t>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 437 (7056), pp.208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/437208a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00016478v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00016481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading on soft porous and poroelastic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Madkour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, Nov 2023, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling induced deformations in fibrous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Absorption of drops on fibres : swelling- induced deswelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">EFMC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574036v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of drops on fibres : swelling- induced deswelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Imbibing a model swelling textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574050v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibing a model swelling textile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Au-delà des instabilités paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lazarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Anzoleaga Grandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFMC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574052v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des instabilités paramétriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Swelling induced deformations in fibrous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717591v1</w:t>
+                <w:t xml:space="preserve">hal-04574036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous drop interactions on swellable fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS DFD Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Phoenix (Arizona), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of a liquid drop by swelling fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformations élastocapillaires d'une rangée de fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3932,117 +3828,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of hydrogel during freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4052,114 +3948,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouttes rebondissantes : une association onde-particule à échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris Diderot, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007PA077199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00192620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4306,51 +4202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Velde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madkour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proti&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.040501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197676v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-030322-015150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Velde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre-Parras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad0eed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03817531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van De Velde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00460G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03389048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXsm00000x/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00618A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pautrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.39" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Protiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00476a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814242115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.042601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Aristoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.108001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00945j" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/56006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAC22E1BA1E3B20797ECF2C71CED7331DDC06DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Aristoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2869" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Madkour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574036v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila S&#233;guy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192620v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA077199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van de Velde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madkour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Proti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duprat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.040501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abramian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lazarus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devauchelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.L032001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04197676v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deboeuf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eytan Katzav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van de Velde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.976" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabre-Parras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad0eed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04210171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro A Grandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08501-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-030322-015150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03817531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van De Velde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00460G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.084307" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03389048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/cXsm00000x/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Grandi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2021.101195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baconnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pautrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.39" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00618A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Protiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm00476a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02066132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b04101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1814242115" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.042601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Aristoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.108001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00945j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protiere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/56006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAC22E1BA1E3B20797ECF2C71CED7331DDC06DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Aristoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2869" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Manning" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elbelrhiti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.018002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/45/044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/437208a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Madkour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Anzoleaga Grandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila S&#233;guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA077199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>