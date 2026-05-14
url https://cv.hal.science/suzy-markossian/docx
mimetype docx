--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -462,2243 +462,2368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a C57BL/6J mouse strain expressing the CD45.1 epitope to improve hematopoietic stem cell engraftment and adoptive cell transfer experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise editing of essential genes efficiently achieved by ribonucleoprotein-mediated prime editing in mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+                <w:t xml:space="preserve">Farida Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Djebali</w:t>
+                <w:t xml:space="preserve">As Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Angleraux</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Chain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Dubois</w:t>
+                <w:t xml:space="preserve">Jean-Paul Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378873v1</w:t>
+                <w:t xml:space="preserve">hal-05598015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a C57BL/6J mouse strain expressing the CD45.1 epitope to improve hematopoietic stem cell engraftment and adoptive cell transfer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
+                <w:t xml:space="preserve">Céline Angleraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zekri</w:t>
+                <w:t xml:space="preserve">Benny Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Maxence Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+              <w:t xml:space="preserve">Lab Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (12), pp.324-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41684-023-01275-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403617v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disease-associated mutation in thyroid hormone receptor α1 causes hearing loss and sensory hair cell patterning defects in mice</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Affortit</w:t>
+                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Blanc</w:t>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Nasr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abj4583⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746401v1</w:t>
+                <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRISPR/Cas9-engineered avatar mouse model of monocarboxylate transporter 8 deficiency displays distinct neurological alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A disease-associated mutation in thyroid hormone receptor α1 causes hearing loss and sensory hair cell patterning defects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Valcárcel-Hernández</w:t>
+                <w:t xml:space="preserve">Fabian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Guillén-Yunta</w:t>
+                <w:t xml:space="preserve">Jamal Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda Bueno-Arribas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carmen Grijota-Martínez</w:t>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2022.105896⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (738), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abj4583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887086v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">A CRISPR/Cas9-engineered avatar mouse model of monocarboxylate transporter 8 deficiency displays distinct neurological alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Valcárcel-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Guillén-Yunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rey-Millet</w:t>
+                <w:t xml:space="preserve">Miranda Bueno-Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Prieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Ana Montero-Pedrazuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Grijota-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100899⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.105896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2022.105896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634530v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Boumaza</w:t>
+                <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">Martin Rey-Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Busi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauthier</w:t>
+                <w:t xml:space="preserve">Margaux Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.100899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983685v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Teixeira</w:t>
+                <w:t xml:space="preserve">Baptiste Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aguilera</w:t>
+                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (1), pp.139-150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278383v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroporation of mice zygotes with dual guide RNA/Cas9 complexes for simple and efficient cloning-free genome editing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+                <w:t xml:space="preserve">Nadine Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.4679. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22724-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908850v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9: a breakthrough in generating mouse models for endocrinologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">Electroporation of mice zygotes with dual guide RNA/Cas9 complexes for simple and efficient cloning-free genome editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte F. Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Laubreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-15-0305⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278399v1</w:t>
+                <w:t xml:space="preserve">hal-01908850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netrin-1 regulates somatic cell reprogramming and pluripotency maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">CRISPR/Cas9: a breakthrough in generating mouse models for endocrinologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Kress</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.R81-R92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-15-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463301v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Netrin-1 regulates somatic cell reprogramming and pluripotency maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duygu Ozmadenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Osteil</w:t>
+                <w:t xml:space="preserve">Olivier Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Y. Tapponnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">Elsa Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
+                <w:t xml:space="preserve">Benjamin Ducarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000957v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short G1 phase is an intrinsic determinant of naive embryonic stem cell pluripotency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Osteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Coronado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Yann Y. Tapponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tapponnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
+                <w:t xml:space="preserve">Barbara B. Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652615v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of rabbit pluripotent stem cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A short G1 phase is an intrinsic determinant of naive embryonic stem cell pluripotency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Z. Tancos</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Nemes</w:t>
+                <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Z. Polgar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.118 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01000951v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation and cloning of a novel rhesus embryonic stem cell line stably expressing tau-green fluorescent protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of rabbit pluripotent stem cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Z. Tancos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Nemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Wianny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
+                <w:t xml:space="preserve">Z. Z. Polgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Huissoud</w:t>
+                <w:t xml:space="preserve">E. E. Gocza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (6), pp.1444-53. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (8), pp.1774-1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-0953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409448v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contributions of ERK and PI3-kinase to the regulation of cyclin D1 expression and to the control of the G1/S transition in mouse embryonic stem cells.</w:t>
+                <w:t xml:space="preserve">Derivation and cloning of a novel rhesus embryonic stem cell line stably expressing tau-green fluorescent protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Jirmanova</w:t>
+                <w:t xml:space="preserve">Florence Wianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
+                <w:t xml:space="preserve">Cyril Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gobert-Gosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Guillaume Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205728⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.1444-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2007-0953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192982v1</w:t>
+                <w:t xml:space="preserve">inserm-00409448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient system for conditional gene expression in embryonic stem cells and their in vitro and in vivo differentiated derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential contributions of ERK and PI3-kinase to the regulation of cyclin D1 expression and to the control of the G1/S transition in mouse embryonic stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Jirmanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Vallier</w:t>
+                <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Mancip</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Gobert-Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lukaszewicz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.041617198⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (36), pp.5515-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1205728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023806v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An efficient system for conditional gene expression in embryonic stem cells and their in vitro and in vivo differentiated derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mancip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lukaszewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Dehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 98 (5), pp.2467-2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.041617198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virofection: a new procedure to achieve stable expression of genes transferred into early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian-Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 38, pp.751-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,870 +2833,870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The questions you should ask yourself for efficient CRISPR/Cas9 genome editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Risson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Transgenic technology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of rabbit ES and iPS cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Plurrabit Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Godollo, Hungary. 19 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivation de cellules souches pluripotentes chez le lapin et la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interne du SBRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of rabbit and goat ES-like cells with human ES cell features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite d'un laboratoire de l'académie chinoise des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de cellules ES-like de lapin dotées de caractéristiques comparables à cellules des cellules ES humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque National des cellules souches de l'IFR26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement de lignées de cellules ES chez le lapin et la chèvre, en utilisant des methodes génétiques de reprogrammation de l'autorenouvellement des cellules blastocytaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par transcriptomique de cellules blastocytaires cultivées et transduites in vitro en vue de l'établissement de lignées de cellules souches embryonnaires (ES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Léandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3581,1767 +3706,1767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional features demarcate embryonic and induced pluripotent stem cells in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRA Symposium 2013: Raising the next generation of stem cell research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Kyoto, Japan. , 2013, Raising the next generation of stem cell research, March 11 &amp; 12,2013, Kyoto, Japan: poster abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovery pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting features of embryonic and induced pluripotent stem cells in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom. 2011, Rediscovering pluripotency: from teratocarcinomas to embryonic stem cells, 10-12 October, Cardiff, Wales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of induced pluripotent stem cells in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.International Rabbit Biotechnology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 2011, 4th International Rabbit Biotechnology Meeting, 30th June - 1st July 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of rabbit embryonic stem cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rabbit Biotechnology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Budapest, Hungary. 2011, 4th International Rabbit Biotechnology Meeting, 30th June - 1st July, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and characterization of rabbit embryonic stem cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium: Stem cells in Biology and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la capacité de cellules ES dépendantes du FGF2 ou dépendantes du LIF à coloniser le blastocyste de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d'Elevage (JACI Phase 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de cellules souches pluripotentes induites (iPS) chez le lapin : Mise au point des conditions d'utilisation de cellules souches pluripotentes induites (cellules iPS) pour la création de lapins transgéniques, modèles animaux de maladies humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tapponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d'Elevage (JACI Phase 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérivation de cellules souches embryonnaires pluripotentes chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France. 2009, 3èmes Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de cellules de lapin de type ES dotées de caractéristiques comparables à celles des cellules ES humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of rabbit ES-like cells with human ES cell features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Jouy-en-Josas, France. World Rabbit Science, 16, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cyclin D1 expression in ES cells : the role of the Ras/MAPK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Jirmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keystone Symposium on Pluripotent Stem Cells : Biology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Durango, United States. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cyclin D1 expression in mouse embryonic stem (ES) cells : the role of the Ras/MAPK and PI3K/Akt pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Jirmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference : Molecular and genetic basis of cell proliferation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, New London, United States. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cyclin D1 expression in ES cells : the role of the Ras/MAPK pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Jirmanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Afanassieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Spring Harbor Meetings: Mouse Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, New York, United States. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5351,51 +5476,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5417,95 +5542,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5573,51 +5698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF5681BE"/>
+    <w:nsid w:val="555FD942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5804,51 +5929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzy-markossian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3545-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angleraux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Chain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01275-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozmadenci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kress" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Jirmanova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert-Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205728" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mancip" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lukaszewicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.041617198" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746769v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/suzy-markossian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3545-569X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Concordet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Angleraux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Chain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41684-023-01275-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozmadenci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;raud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kress" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8398" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Coronado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bernat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2012.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Tancos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Polgar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Gocza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.06.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wianny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Huissoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2007-0953" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Jirmanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobert-Gosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1205728" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mancip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lukaszewicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dehay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.041617198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743699v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pavlovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Birling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819513v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746769v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816732v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830569v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840306v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>