--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -234,646 +234,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflection on “Intriguing aspects of lanthanide luminescence”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel lanthanide(III)/gallium(III) metallacrowns with appended visible-absorbing organic sensitizers for molecular near-infrared imaging of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC90251G⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (27), pp.12623-12634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC01320H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399190v1</w:t>
+                <w:t xml:space="preserve">hal-05176512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Visible Light Sensitization of Yb III , Nd III and Er III in Dimeric Ln III /Ga III Metallacrowns through Functionalization with Ru II Complexes for NIR‐II Multiplex Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reflection on “Intriguing aspects of lanthanide luminescence”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (3), pp.e202416101. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202416101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC90251G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777502v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared-Emitting Lanthanide(III)/Gallium(III) Metallacrowns with Appended Coumarins: Tuning the Sensitizer–Emitter Distance through the Linker</w:t>
+                <w:t xml:space="preserve">Enabling Visible Light Sensitization of Yb III , Nd III and Er III in Dimeric Ln III /Ga III Metallacrowns through Functionalization with Ru II Complexes for NIR‐II Multiplex Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Lathion</w:t>
+                <w:t xml:space="preserve">Codruţa C Bădescu‐singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S Nizovtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03669⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.e202416101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362799v2</w:t>
+                <w:t xml:space="preserve">hal-04777502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lanthanide(III)/gallium(III) metallacrowns with appended visible-absorbing organic sensitizers for molecular near-infrared imaging of living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared-Emitting Lanthanide(III)/Gallium(III) Metallacrowns with Appended Coumarins: Tuning the Sensitizer–Emitter Distance through the Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zeller</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (27), pp.12623-12634. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (44), pp.22011-22020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC01320H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176512v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning white light emission using single-component tetrachroic Dy 3+ metallacrowns: the role of chromophoric building blocks</w:t>
+                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvin Salerno</w:t>
+                <w:t xml:space="preserve">Modou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Emma Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc00389f⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634315v1</w:t>
+                <w:t xml:space="preserve">hal-04634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared emitting single- and mixed-ligand MOFs that can be excited in the visible region: synthesis, crystal structures and sensitization of Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia E Psalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Andriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,642 +912,625 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (42), pp.17338-17346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4tc02806f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Mode Near-Infrared Optical and Photoacoustic Imaging Agent Based on a Low Energy Absorbing Ytterbium Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharuja Natkunarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (19), pp.12913-12918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.4c03406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning white light emission using single-component tetrachroic Dy 3+ metallacrowns: the role of chromophoric building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mandel</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (16), pp.e202317728. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.8019-8030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00389f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634298v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
+                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Caillet</w:t>
+                <w:t xml:space="preserve">Rémy Jouclas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Ndiaye</w:t>
+                <w:t xml:space="preserve">Jérémie Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (21), pp.9028-9041. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (16), pp.e202317728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634319v1</w:t>
+                <w:t xml:space="preserve">hal-04634298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9028-9041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634117v1</w:t>
+                <w:t xml:space="preserve">hal-04634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and near-infrared emitting heterotrimetallic lanthanide–aluminum–sodium 12-metallacrown-4 compounds: discrete monomers and dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,64 +1633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Emitting Poly(amidoamine) Dendrimers with an Anthraquinone Core toward Versatile Non-Invasive Biological Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Lanthanide-Based Emission from Fused Bis[Ln(III)/Zn(II) 14-metallacrown-5] Coordination Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Karns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the photophysical properties of lanthanide( iii )/zinc( ii ) ‘encapsulated sandwich’ metallacrowns emitting in the near-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (10), pp.2919-2931. </w:t>
@@ -2022,77 +2022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Optical Molecular Thermometers Based on Metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hernández-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,4882 +2150,4882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Antonio Hrvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349106v1</w:t>
+                <w:t xml:space="preserve">hal-03192826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridazino-1,3a,6a-triazapentalenes as versatile fluorescent probes: Impact of their post-functionalization and application for cellular imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doina Sirbu</w:t>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126645⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325350v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Aqueous Colloidal Solutions of Nd3+: LaF3 Nanoparticles, Promising for Luminescent Bioimaging in the Near-Infrared Spectral Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyridazino-1,3a,6a-triazapentalenes as versatile fluorescent probes: Impact of their post-functionalization and application for cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Popov</w:t>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Orlovskaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11112847⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409292v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Stable Aqueous Colloidal Solutions of Nd3+: LaF3 Nanoparticles, Promising for Luminescent Bioimaging in the Near-Infrared Spectral Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Orlovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Shaidulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hrvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Ekaterina Vagapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+                <w:t xml:space="preserve">Elena Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano11112847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192826v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of lanthanide-based metal–organic frameworks with enhanced near-infrared emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Muldoon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Andrzej Gładysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kyriakos Stylianou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (19), pp.8776-8781. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.10188-10192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ta01677b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935773v1</w:t>
+                <w:t xml:space="preserve">hal-02935790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the mechanism of water sensing by the Mg 2+ dihydroxy-terephthalate MOF ( AEMOF- 1′)</w:t>
+                <w:t xml:space="preserve">Visible, Near-Infrared, and Dual-Range Luminescence Spanning the 4f Series Sensitized by a Gallium(III)/Lanthanide(III) Metallacrown Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleutheria Papazoi</w:t>
+                <w:t xml:space="preserve">Elvin V Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Douvali</w:t>
+                <w:t xml:space="preserve">Bernadette L Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Diamantis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Jeff W Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9ME00098D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.10550-10564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c08819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325365v1</w:t>
+                <w:t xml:space="preserve">hal-03037723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Multipodal Ligands Derived from Tröger's Bases for the Sensitization of Lanthanide(III) Luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Native Chemical Ligation for Site-specific Synthesis of Hetero- bis-lanthanide Peptide Conjugates: Application to Ratiometric Visible or Near-infrared Detection of Zn 2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Trupp</w:t>
+                <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bruttomesso</w:t>
+                <w:t xml:space="preserve">Guillaume Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Vardé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Ramirez</w:t>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (70), pp.16900-16909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003524⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007691v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the mechanism of water sensing by the Mg 2+ dihydroxy-terephthalate MOF ( AEMOF- 1′)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleutheria Papazoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Seničar</w:t>
+                <w:t xml:space="preserve">Antigoni Douvali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Stavros Diamantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+                <w:t xml:space="preserve">Giannis Papaefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.461-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9ME00098D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">Innovative Multipodal Ligands Derived from Tröger's Bases for the Sensitization of Lanthanide(III) Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Trupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bruttomesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (70), pp.16900-16909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525042v1</w:t>
+                <w:t xml:space="preserve">hal-03007691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of crystal structures and photophysical properties of Ga III /Ln III metallacrowns with a non-planar [12-MC-4] core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi01647c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (19), pp.8776-8781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935785v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Emitting Heterobimetallic Zn-4f Schiff Base Complexes with Visible Excitation Wavelength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525026v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ga 3+ 8 Sm 3+ 2 , Ga 3+ 8 Tb 3+ 2 ] Metallacrowns are Highly Promising Ratiometric Luminescent Molecular Nanothermometers Operating at Physiologically Relevant Temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (61), pp.13792-13796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003239⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007857v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Six‐Armed Phenhomazine Ligand with a Potential “Turn‐Off” Copper(II) Sensing Capability through Terbium(III) Luminescence Quenching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Peculiarities of crystal structures and photophysical properties of Ga III /Ln III metallacrowns with a non-planar [12-MC-4] core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002282⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1553-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi01647c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dy 3+ White Light Emission Can Be Finely Controlled by Tuning the First Coordination Sphere of Ga 3+ /Dy 3+ Metallacrown Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared Emitting Heterobimetallic Zn-4f Schiff Base Complexes with Visible Excitation Wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bee S. Linden-Leibeszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07198⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975958v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of lanthanide-based metal–organic frameworks with enhanced near-infrared emission</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[Ga 3+ 8 Sm 3+ 2 , Ga 3+ 8 Tb 3+ 2 ] Metallacrowns are Highly Promising Ratiometric Luminescent Molecular Nanothermometers Operating at Physiologically Relevant Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Zeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hernandez-Rodriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta01677b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (61), pp.13792-13796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935790v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Native Chemical Ligation for Site-specific Synthesis of Hetero- bis-lanthanide Peptide Conjugates: Application to Ratiometric Visible or Near-infrared Detection of Zn 2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+                <w:t xml:space="preserve">A Six‐Armed Phenhomazine Ligand with a Potential “Turn‐Off” Copper(II) Sensing Capability through Terbium(III) Luminescence Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Trupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bruttomesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (59), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002708⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (55), pp.12645-12653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944087v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible, Near-Infrared, and Dual-Range Luminescence Spanning the 4f Series Sensitized by a Gallium(III)/Lanthanide(III) Metallacrown Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dy 3+ White Light Emission Can Be Finely Controlled by Tuning the First Coordination Sphere of Ga 3+ /Dy 3+ Metallacrown Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette L Schneider</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff W Kampf</w:t>
+                <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (50), pp.10550-10564. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (38), pp.16173-16176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c08819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037723v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+                <w:t xml:space="preserve">Nathaniel Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1667-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064990v1</w:t>
+                <w:t xml:space="preserve">hal-02086838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">An original class of small sized molecules as versatile fluorescent probes for cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (54), pp.7776-7779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC03765A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original class of small sized molecules as versatile fluorescent probes for cellular imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC03765A⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373125v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikos Logothetis</w:t>
+                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1747-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355920v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Rosi</w:t>
+                <w:t xml:space="preserve">Nikos Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (4), pp.1667-1675. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.13619-13630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086838v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unique Ln III {[3.3.1]Ga III Metallacryptate} Series That Possesses Properties of Slow Magnetic Relaxation and Visible/Near-Infrared Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cover Feature: One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker (Chem. Eur. J. 5/2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (42), pp.10773-10783</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.998-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966157v1</w:t>
+                <w:t xml:space="preserve">hal-02521685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Luminescence Properties of Self-Aggregating TbIII-DOTA-Functionalized Calix[4]arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Tiruvadi Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02373298v1</w:t>
+                <w:t xml:space="preserve">hal-02519038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based near-infrared emitting metal–organic frameworks with tunable excitation wavelengths and high quantum yields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Golesorkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fürstenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC01294F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (50), pp.13158-13169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966181v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Lanthanide-based near-infrared emitting metal–organic frameworks with tunable excitation wavelengths and high quantum yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Gładysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmah Mish Ebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802277⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (50), pp.6816-6819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC01294F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862501v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared excitation and emission in rare earth MOFs via encapsulation of organic dyes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Unique Ln III {[3.3.1]Ga III Metallacryptate} Series That Possesses Properties of Slow Magnetic Relaxation and Visible/Near-Infrared Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (42), pp.10773-10783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068664v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence (Chem. Eur. J. 50/2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (50), pp.13061-13061. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803928⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.1031-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992182v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative loading of multisite receptors with lanthanide containers: an approach for organized luminescent metallopolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Near infrared excitation and emission in rare earth MOFs via encapsulation of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.325-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC03710D⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (42), pp.8099-8102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03168A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633903v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker (Chem. Eur. J. 5/2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">Cover Feature: Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence (Chem. Eur. J. 50/2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Golesorkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fürstenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.998-998. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 24 (50), pp.13061-13061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521685v1</w:t>
+                <w:t xml:space="preserve">hal-01992182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Properties of Self-Aggregating TbIII-DOTA-Functionalized Calix[4]arenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative loading of multisite receptors with lanthanide containers: an approach for organized luminescent metallopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Tiruvadi Krishnan</w:t>
+                <w:t xml:space="preserve">Lucille Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schühle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.325-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7SC03710D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519038v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking a last look at lanthanidomesogens? The use of basic thermodynamics for programming the temperature domains of existence of luminescent liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the ability of the nalidixate to sensitize visible and near-infrared emitting lanthanide(III) cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
+                <w:t xml:space="preserve">Valerii S Liasotkyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dutronc</w:t>
+                <w:t xml:space="preserve">Iurii P Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Terazzi</w:t>
+                <w:t xml:space="preserve">Pavel G Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry-Lee Buchwalder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Guénée</w:t>
+                <w:t xml:space="preserve">Valery P Antonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340, pp.79 - 97. </w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/5/1/014002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598639v1</w:t>
+                <w:t xml:space="preserve">hal-01618217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Optical Imaging of Necrotic Cells by Photostable Lanthanide-Based Metallacrowns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivana Martinić</w:t>
+                <w:t xml:space="preserve">Rare Earth pcu Metal–Organic Framework Platform Based on RE 4 (μ 3 -OH) 4 (COO) 6 2+ Clusters: Rational Design, Directed Synthesis, and Deliberate Tuning of Excitation Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu N. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
+                <w:t xml:space="preserve">Patrick F. Muldoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139 (25), pp.8388 - 8391. </w:t>
+              <w:t xml:space="preserve">, 2017, 139 (27), pp.9333 - 9340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b04532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618655v1</w:t>
+                <w:t xml:space="preserve">hal-01618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide DO3A-Tropone Complexes: Efficient Dual MR/NIR Imaging Probes in Aqueous Medium</w:t>
+                <w:t xml:space="preserve">Taking a last look at lanthanidomesogens? The use of basic thermodynamics for programming the temperature domains of existence of luminescent liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohreh Hashami</w:t>
+                <w:t xml:space="preserve">Sebastiano Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André F. Martins</w:t>
+                <w:t xml:space="preserve">Thibault Dutronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M. Funk</w:t>
+                <w:t xml:space="preserve">Emmanuel Terazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Clavijo Jordan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Kerry-Lee Buchwalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43, pp.4965-4968. </w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340, pp.79 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201701003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633920v1</w:t>
+                <w:t xml:space="preserve">hal-01598639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Earth pcu Metal–Organic Framework Platform Based on RE 4 (μ 3 -OH) 4 (COO) 6 2+ Clusters: Rational Design, Directed Synthesis, and Deliberate Tuning of Excitation Wavelengths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chong Liu</w:t>
+                <w:t xml:space="preserve">Near-Infrared Optical Imaging of Necrotic Cells by Photostable Lanthanide-Based Metallacrowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick F. Muldoon</w:t>
+                <w:t xml:space="preserve">Tu N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139 (27), pp.9333 - 9340. </w:t>
+              <w:t xml:space="preserve">, 2017, 139 (25), pp.8388 - 8391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b04532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618623v1</w:t>
+                <w:t xml:space="preserve">hal-01618655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the ability of the nalidixate to sensitize visible and near-infrared emitting lanthanide(III) cations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide DO3A-Tropone Complexes: Efficient Dual MR/NIR Imaging Probes in Aqueous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerii S Liasotkyi</w:t>
+                <w:t xml:space="preserve">Zohreh Hashami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii P Golovach</w:t>
+                <w:t xml:space="preserve">André F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel G Doga</w:t>
+                <w:t xml:space="preserve">Alexander M. Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery P Antonovich</w:t>
+                <w:t xml:space="preserve">Veronica Clavijo Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.4965-4968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/5/1/014002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201701003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618217v1</w:t>
+                <w:t xml:space="preserve">hal-01633920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared luminescent metallacrowns for combined in vitro cell fixation and counter staining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,51 +7089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared emitting probes for biological imaging: Organic fluorophores, quantum dots, fluorescent proteins, lanthanide(III) complexes and nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,51 +7500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan R. Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff W. Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8156,51 +8156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Symmetry on the Luminescence and Radiative Lifetime of Nine-Coordinate Europium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nail Shavaleev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8351,51 +8351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-On Luminescence Sensing and Real-Time Detection of Traces of Water in Organic Solvents by a Flexible Metal-Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Douvali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios C. Tsipis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,2631 +8491,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar self-assemblies of gadolinium(iii)/europium(iii) amphiphilic complexes as model contrast agents for bimodal imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tridentate Benzimidazole-Pyridine-Tetrazolates as Sensitizers of Europium Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt52842a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.5171-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500267b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178512v1</w:t>
+                <w:t xml:space="preserve">hal-02103328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-to-lanthanide energy-transfer processes operating in discrete polynuclear complexes: can trivalent europium be used as a local structural probe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bis(pyridine N-oxide) analogue of DOTA: relaxometric properties of the Gd(III) complex and efficient sensitization of visible and NIR-emitting lanthanide(III) cations including Pr(III) and Ho(III).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique F Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M C Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Zaïm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Carlos T B Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (38), pp.12172-12182</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (45), pp.14834-14845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182146v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynuclear SmIII Polyamidoamine-Based Dendrimer: A Single Probe for Combined Visible and Near-Infrared Live-Cell Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iuliia Nazarenko</w:t>
+                <w:t xml:space="preserve">Lanthanide-to-lanthanide energy-transfer processes operating in discrete polynuclear complexes: can trivalent europium be used as a local structural probe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (38), pp.12172-12182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178985v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly emitting near-infrared lanthanide “encapsulated sandwich” metallacrown complexes with excitation shifted toward lower energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evan R. Trivedi</w:t>
+                <w:t xml:space="preserve">Polynuclear SmIII Polyamidoamine-Based Dendrimer: A Single Probe for Combined Visible and Near-Infrared Live-Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Foucault-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad M. Shade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja4113337⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (11), pp.2927-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201311028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridentate Benzimidazole-Pyridine-Tetrazolates as Sensitizers of Europium Luminescence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micellar self-assemblies of gadolinium(iii)/europium(iii) amphiphilic complexes as model contrast agents for bimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Debroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert N. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500267b⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.3589-3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52842a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103328v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bis(pyridine N-oxide) analogue of DOTA: relaxometric properties of the Gd(III) complex and efficient sensitization of visible and NIR-emitting lanthanide(III) cations including Pr(III) and Ho(III).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+                <w:t xml:space="preserve">Highly emitting near-infrared lanthanide “encapsulated sandwich” metallacrown complexes with excitation shifted toward lower energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan R. Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique F Carvalho</w:t>
+                <w:t xml:space="preserve">Joseph Jankolovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M C Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos T B Paula</w:t>
+                <w:t xml:space="preserve">Marilyn M. Olmstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (4), pp.1526-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4113337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179363v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III) Complexes of Diethylenetriaminepentaacetic Acid (DTPA)-Bisamide Derivatives as Potential Agents for Bimodal (Optical/Magnetic Resonance) Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Intriguing aspects of lanthanide luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (14), pp.2629-2639. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (5), pp.1939-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc22126a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070781v1</w:t>
+                <w:t xml:space="preserve">hal-02103218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide hexafluoroacetylacetonates vs. nitrates for the controlled loading of luminescent polynuclear single-stranded oligomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.N.Y. Hoang</w:t>
+                <w:t xml:space="preserve">Near-Infrared to Visible Light-Upconversion in Molecules: From Dream to Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SC21982D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (51), pp.26957-26963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4107519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817505v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Lanthanide(III) Complexes of Diethylenetriaminepentaacetic Acid (DTPA)-Bisamide Derivatives as Potential Agents for Bimodal (Optical/Magnetic Resonance) Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Debroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2013 (14), pp.2629-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847509v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared to Visible Light-Upconversion in Molecules: From Dream to Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+                <w:t xml:space="preserve">Lanthanide hexafluoroacetylacetonates vs. nitrates for the controlled loading of luminescent polynuclear single-stranded oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D Favera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guenee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.Y. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4107519⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1125-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21982D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989823v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a helical zinc-europium complex: speciation in aqueous solution and luminescence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070783v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing aspects of lanthanide luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of a helical zinc-europium complex: speciation in aqueous solution and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (5), pp.1939-1949. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc22126a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103218v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated Aromatic Spacers for Sensitizing Europium(III) Centers in Dinuclear Oligomers: Better than the Best by Chemical Design?</w:t>
+                <w:t xml:space="preserve">Tetranuclear d-f Metallostars: Synthesis, Relaxometric, and Luminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lemonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Guénée</w:t>
+                <w:t xml:space="preserve">Geert Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasun Mukherjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David H Waldeck</w:t>
+                <w:t xml:space="preserve">Peter Verwilst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205082⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (16), pp.8775-8783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic300537y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748196v1</w:t>
+                <w:t xml:space="preserve">hal-02103224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new metallostar complex based on an aluminum(iii) 8-hydroxyquinoline core as a potential bimodal contrast agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Debroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Dehaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (35), pp.10549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2DT30605K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tripodal ruthenium-gadolinium metallostar as a potential α(v)β(3) integrin specific bimodal imaging contrast agent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verwilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Burtea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (11), pp.6405-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic300717m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of luminescent composite metal coatings containing rare-earth phosphor particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Fransaer</w:t>
+                <w:t xml:space="preserve">Perfluorinated Aromatic Spacers for Sensitizing Europium(III) Centers in Dinuclear Oligomers: Better than the Best by Chemical Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasun Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Waldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm13925a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.11302-11305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103227v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The luminescence of Na x Eu 3 + (2−x )/ 3 MoO 4 scheelites depends on the number of Eu-clusters occurring in their incommensurately modulated structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Electrodeposition of luminescent composite metal coatings containing rare-earth phosphor particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murugan Ganapathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Soccol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fransaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sc00289a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (12), pp.5514-5522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm13925a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103290v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembled Complex with a Titanium(IV) Catecholate Core as a Potential Bimodal Contrast Agent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The luminescence of Na x Eu 3 + (2−x )/ 3 MoO 4 scheelites depends on the number of Eu-clusters occurring in their incommensurately modulated structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Arakcheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Logvinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luce Vander elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201101413⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.384-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sc00289a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02103245v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Millisecond Time Scale Near-Infrared Emission in Polynuclear Chrome(III)-Lanthanide(III) Complexes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Morgantini</w:t>
+                <w:t xml:space="preserve">A Self-Assembled Complex with a Titanium(IV) Catecholate Core as a Potential Bimodal Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Kimpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja304009b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727344v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear d-f Metallostars: Synthesis, Relaxometric, and Luminescent Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+                <w:t xml:space="preserve">Optimizing Millisecond Time Scale Near-Infrared Emission in Polynuclear Chrome(III)-Lanthanide(III) Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Aboshyan-Sorgho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annina Aebischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude G Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morgantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (16), pp.8775-8783. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (30), pp.12675-12684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic300537y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja304009b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103224v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer probe for the characterization of luminescent photonic crystals morphology</w:t>
               </w:r>
@@ -11247,103 +11247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterobimetallic Ruthenium–Gadolinium Complex as a Potential Agent for Bimodal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Dehaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verwilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (20), pp.10005-10014. </w:t>
@@ -11381,103 +11381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach towards the Synthesis of Target-Specific MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verwilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Burtea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (24), pp.3577-3585. </w:t>
@@ -11515,51 +11515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earths: jewels for functional materials of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11645,51 +11645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Rogachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11752,51 +11752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Three Beneficial Effects of 2,2′-Bipyridine- N , N ′-Dioxide on the Luminescence Sensitization of Lanthanide(III) Hexafluoroacetylacetonate Ternary Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Pleshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11925,51 +11925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Lava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Binnemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12010,2715 +12010,2715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu(III) Complexes of Tetradentate Ligands Related to 2,9-Di(pyrid-2′-yl)-1,10-phenanthroline and 2,2′-Bi-1,10-phenanthroline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lanthanide luminescence for functional materials and bio-sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Randolph Thummel</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100338t⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.189-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b905604c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102821v1</w:t>
+                <w:t xml:space="preserve">hal-02102772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photophysical Properties of LnIII-DOTA-Bipy Complexes and LnIII-DOTA-Bipy-RuII Coordination Conjugates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">N -Aryl Chromophore Ligands for Bright Europium Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000517⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (8), pp.3927-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100129r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102817v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Luminescent and Triboluminescent Coordination Polymers Assembled from Lanthanide β-Diketonates and Aromatic Bidentate O-Donor Ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Eu(III) Complexes of Tetradentate Ligands Related to 2,9-Di(pyrid-2′-yl)-1,10-phenanthroline and 2,2′-Bi-1,10-phenanthroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifa Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolph Thummel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 49 (20), pp.9300-9311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100974e⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (10), pp.4657-4664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100338t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102788v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide NIR luminescence for telecommunications, bioanalyses and solar energy conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photophysical Properties of LnIII-DOTA-Bipy Complexes and LnIII-DOTA-Bipy-RuII Coordination Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vázquez López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (6), pp.824-842. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (28), pp.4532-4545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0721(09)60208-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102778v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton-Excited Luminescent Lanthanide Bioprobes: Two- and Three-Photon Cross Sections of Dipicolinate Derivatives and Binuclear Helicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Highly Luminescent and Triboluminescent Coordination Polymers Assembled from Lanthanide β-Diketonates and Aromatic Bidentate O-Donor Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bo Song</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Lepnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9090206⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (20), pp.9300-9311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100974e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102775v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescence efficiency in eight- and nine-coordinate complexes: Role of the radiative lifetime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+                <w:t xml:space="preserve">Multiphoton-Excited Luminescent Lanthanide Bioprobes: Two- and Three-Photon Cross Sections of Dipicolinate Derivatives and Binuclear Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Auböck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Chauvin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.2932-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9090206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102776v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the efficiency of lanthanide luminescent bioprobes: bioconjugated silica nanoparticles as markers for cancerous cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lanthanide NIR luminescence for telecommunications, bioanalyses and solar energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00440E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (6), pp.824-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0721(09)60208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102790v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescence for functional materials and bio-sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lanthanide luminescence efficiency in eight- and nine-coordinate complexes: Role of the radiative lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwan Kyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905604c⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 254 (21-22), pp.2623-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102772v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Aryl Chromophore Ligands for Bright Europium Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Increasing the efficiency of lanthanide luminescent bioprobes: bioconjugated silica nanoparticles as markers for cancerous cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vandevyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (12), pp.2915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00440E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic100129r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Simple Tridentate Ligands for Highly Luminescent Europium Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLEDs based on some mixed-ligand terbium carboxylates and zinc complexes with tetradentate Schiff bases: Mechanisms of electroluminescence degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Lepnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail m. Shavaleev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrei Vaschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200901996⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159 (7-8), pp.625-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102871v1</w:t>
+                <w:t xml:space="preserve">hal-02102872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs based on some mixed-ligand terbium carboxylates and zinc complexes with tetradentate Schiff bases: Mechanisms of electroluminescence degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Vaschenko</w:t>
+                <w:t xml:space="preserve">New Helical Zinc Complexes with Schiff Base Derivatives of β-Diketonates or β-Keto Esters and Ethylenediamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oxana Kotova</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2008.12.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (23), pp.3467-3474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102872v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Helical Zinc Complexes with Schiff Base Derivatives of β-Diketonates or β-Keto Esters and Ethylenediamine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Simple Tridentate Ligands for Highly Luminescent Europium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Semenov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nail m. Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (41), pp.10790-10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900303⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102865v1</w:t>
+                <w:t xml:space="preserve">hal-02102871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Ancillary Ligand N,N'-Dimethylaminoethanol in the Sensitization of Eu(III) and Tb(III) Luminescence in Dimeric β-Diketonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">First direct assembly of molecular helical complexes into a coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Yu. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Kessler</w:t>
+                <w:t xml:space="preserve">Claudio Pettinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp711305u⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b719171e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102912v1</w:t>
+                <w:t xml:space="preserve">hal-02102907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional radiation pattern of luminescent photonic crystals at frequencies near the second photonic stop band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sinitskii</w:t>
+                <w:t xml:space="preserve">Role of the Ancillary Ligand N,N'-Dimethylaminoethanol in the Sensitization of Eu(III) and Tb(III) Luminescence in Dimeric β-Diketonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klimonsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Frédéric Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Tretyakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Li</w:t>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (16), pp.3614-3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711305u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364008120059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103415v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase synthesis of terbium and lutetium carboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional radiation pattern of luminescent photonic crystals at frequencies near the second photonic stop band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sinitskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Utochnikova</w:t>
+                <w:t xml:space="preserve">S. Klimonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kotova</w:t>
+                <w:t xml:space="preserve">Yu. Tretyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Shchukina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (12), pp.672-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364008120059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0036023608120085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103407v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser desorption/ionization mass spectrometry characterization of some aromatic lanthanide carboxylates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Gas-phase synthesis of terbium and lutetium carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Utochnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Lobodin</w:t>
+                <w:t xml:space="preserve">V. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Lebedev</w:t>
+                <w:t xml:space="preserve">E. Shchukina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Kuzmina</w:t>
+                <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.410-413. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (12), pp.1878-1884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0036023608120085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102908v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric lanthanide hexafluoroacetylacetonate adducts with 4-cyanopyridine-N-oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Direct laser desorption/ionization mass spectrometry characterization of some aromatic lanthanide carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Lobodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kuzmina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.414-417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.160⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.410-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102914v1</w:t>
+                <w:t xml:space="preserve">hal-02102908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct assembly of molecular helical complexes into a coordination polymer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dimeric lanthanide hexafluoroacetylacetonate adducts with 4-cyanopyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Marchetti</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.1992. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.414-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b719171e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102907v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of organic light-emitting diodes based on different-ligand complexes of terbium (III) salicylate and 2-phenoxybenzoate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5-Nitroaminotetrazole as a building block for extended network structures: Syntheses and crystal structures of a number of heavy metal derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Yu. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lepnev</w:t>
+                <w:t xml:space="preserve">Yury Belousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vashchenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Kotova</w:t>
+                <w:t xml:space="preserve">Andrey Drozdov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Lebedev Physics Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1068335607040021⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (17), pp.4899-4907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103527v1</w:t>
+                <w:t xml:space="preserve">hal-02102923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Nitroaminotetrazole as a building block for extended network structures: Syntheses and crystal structures of a number of heavy metal derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Degradation of organic light-emitting diodes based on different-ligand complexes of terbium (III) salicylate and 2-phenoxybenzoate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lepnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Belousov</w:t>
+                <w:t xml:space="preserve">A. Vashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Drozdov</w:t>
+                <w:t xml:space="preserve">A. Vitukhnovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2007.06.035⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Lebedev Physics Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.102-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1068335607040021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102923v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of europium tris(hexafluoroacetylacetonate) Eu(hfa)3 and the mixed-ligand 4-cyanopyridine-N-oxide complex [Eu(hfa)3(cpo)]</w:t>
               </w:r>
@@ -14756,51 +14756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ketsko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (6), pp.918-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14846,103 +14846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase synthesis of lanthanide(III) benzoates Ln(Bz)3 (Ln = La, Tb, Lu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Utochnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Samoilenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koordinatsionnaya Khimiya / Russian Journal of Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (6), pp.454-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14988,51 +14988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heteroligand complexation on the thermal, photoluminescent, and film-forming properties of some aromatic terbium(III) carboxylates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,77 +15147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-diode organic light amplifiers/converters and peculiarities of photocurrent multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Lepnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vaschenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15280,90 +15280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimeric Complexes of Lanthanide(III) Hexafluoroacetylacetonates with4-CyanopyridineN-Oxide: Synthesis, Crystal Structure, Magnetic and Photoluminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ryazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Troyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Lepnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15426,51 +15426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo and electroluminescence of lanthanide(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15523,363 +15523,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of p-carboxyphenylhydrazone benzoylacetone</w:t>
+                <w:t xml:space="preserve">Heteroleptic complexes of terbium(III) phenylanthranilate (Tb(PA)(3)) with triphenylphosphine oxide (TPPO): A Tb(PA)(3)(TPPO)2-based electroluminescent device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kh. Minacheva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Kuz’mina</w:t>
+                <w:t xml:space="preserve">Oleg Mirzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sergienko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonid S. Lepnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Nichiporuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystallography Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (4), pp.596-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103400v1</w:t>
+                <w:t xml:space="preserve">hal-02103395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroleptic complexes of terbium(III) phenylanthranilate (Tb(PA)(3)) with triphenylphosphine oxide (TPPO): A Tb(PA)(3)(TPPO)2-based electroluminescent device</w:t>
+                <w:t xml:space="preserve">Crystal structure of p-carboxyphenylhydrazone benzoylacetone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Mirzov</w:t>
+                <w:t xml:space="preserve">L. Kh. Minacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid S. Lepnev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sergienko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystallography Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (1), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/1.1857250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103395v1</w:t>
+                <w:t xml:space="preserve">hal-02103400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and luminescence properties of europium(III) and terbium(III) complexes with 2-pyrazinecarboxylic acid: Crystal structure of [Eu(pyca)3(H2O)2]·6H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mirzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Troyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 374 (1-2), pp.293-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15938,51 +15938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topography of organic light-emitting diode-component functional layers as studied by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Perevedentseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16059,77 +16059,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescent properties of the mixed-ligand complex of terbium salicylate with triphenylphosphine oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mirzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Anikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16244,51 +16244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.V Chugarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.P Kuz'Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Nichiporuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei A Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16330,51 +16330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline-earth metal complexes with pivaloylacetone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16476,51 +16476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(ii) complex with acetylacetone phenylhydrazone: Synthesis, crystal structure, and thermal stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16610,523 +16610,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New NIR imaging agents based on the incorporation of lanthanide complexes in nanoparticles: applications for cancer cells detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel peptide bioprobes based on ytterbium complexes for near infrared cell imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Cutuk</w:t>
+                <w:t xml:space="preserve">Tom Di Santo.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sévère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothée Lathion</w:t>
+                <w:t xml:space="preserve">Dina Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Grichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380110v1</w:t>
+                <w:t xml:space="preserve">hal-05380003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel peptide bioprobes based on ytterbium complexes for near infrared cell imaging.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">New NIR imaging agents based on the incorporation of lanthanide complexes in nanoparticles: applications for cancer cells detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Martel-Frachet</w:t>
+                <w:t xml:space="preserve">Petra Cutuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Grichine</w:t>
+                <w:t xml:space="preserve">Léa Sévère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380003v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns functionalized with ruthenium(II) complexes for multiplex imaging and oxygen sensing in the NIR-II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized lanthanide metallacrowns for near-infrared biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on the Photochemistry and Photophysics of Coordination Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">Le STUDIUM® conference: «Seeing the Invisible: from Imaging Agents Design to Biological and Clinical Applications»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362973v1</w:t>
+                <w:t xml:space="preserve">hal-05364937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized lanthanide metallacrowns for near-infrared biological imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns functionalized with ruthenium(II) complexes for multiplex imaging and oxygen sensing in the NIR-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S Nizovtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Zeller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le STUDIUM® conference: «Seeing the Invisible: from Imaging Agents Design to Biological and Clinical Applications»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Orléans (FR), France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on the Photochemistry and Photophysics of Coordination Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364937v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide Compounds for Biological Imaging: Dual-mode Near-infrared Optical and Photoacoustic Imaging Agents with Low Energy Excitation Wavelengths</w:t>
               </w:r>
@@ -17138,77 +17138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shining a Light on Biomedical and Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tenerife (Canary Islands), Spain</w:t>
@@ -17237,103 +17237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Near-Infrared Optical Imaging Agents for Investigating SKCa Channel Regulation via the cAMP/PKA Pathway in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Cutuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Prevautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Orléans (FR), France</w:t>
@@ -17362,103 +17362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for the optical detection of breast cancer cells using NIR imaging agents based on lanthanide complexes incorporated into nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Cutuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le STUDIUM® conference: «Seeing the Invisible: from Imaging Agents Design to Biological and Clinical Applications»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orléans (FR), France</w:t>
@@ -17500,77 +17500,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Lanthanide(III)-Based Metallacrowns as Modular Scaffolds to Design the Next Generation of NIR-II Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Alahyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17606,838 +17606,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Near-Infrared Emitting LnIII/GaIII Metallacrowns with Red-Shifted Excitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible Light Sensitization of Lanthanide(III)/Gallium(III) Metallacrowns Functionalized with Ruthenium(II) Complexes for Multiplex Imaging in the NIR region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Symposium &amp; FrenchBic meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du Réseau Molécules Marines, Métabolismes et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777837v1</w:t>
+                <w:t xml:space="preserve">hal-04777795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Metallacrowns: Versatile Molecular Designs for New Perspectives in Optical Biological Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Functionalized Near-Infrared Emitting LnIII/GaIII Metallacrowns with Red-Shifted Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">French-Japanese Symposium &amp; FrenchBic meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365020v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Compounds for Optical Biological Imaging: from Small Molecules to Nanomaterials</w:t>
+                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Metallacrowns: Versatile Molecular Designs for New Perspectives in Optical Biological Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778358v1</w:t>
+                <w:t xml:space="preserve">hal-05365020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Dynamics in Mixed-Metal and Mixed-Ligand Lanthanide Metal-Organic Frameworks: Emission Wavelength Tuning and Temperature Sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophia-Alexandra Tsoni</w:t>
+                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Compounds for Optical Biological Imaging: from Small Molecules to Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778287v1</w:t>
+                <w:t xml:space="preserve">hal-04778358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III)/gallium(III) metallacrowns bearing ruthenium(II) complexes: towards multiplex imaging in the NIR-II region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited State Dynamics in Mixed-Metal and Mixed-Ligand Lanthanide Metal-Organic Frameworks: Emission Wavelength Tuning and Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Alexandra Tsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
+              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777736v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Metallacrowns: Versatile Platform for the Creation of Luminescent Complexes for Applications in Biological Optical Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide(III)/gallium(III) metallacrowns bearing ruthenium(II) complexes: towards multiplex imaging in the NIR-II region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778258v1</w:t>
+                <w:t xml:space="preserve">hal-04777736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light Sensitization of Lanthanide(III)/Gallium(III) Metallacrowns Functionalized with Ruthenium(II) Complexes for Multiplex Imaging in the NIR region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide Metallacrowns: Versatile Platform for the Creation of Luminescent Complexes for Applications in Biological Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du Réseau Molécules Marines, Métabolismes et Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mansigné, France</w:t>
+              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777795v1</w:t>
+                <w:t xml:space="preserve">hal-04778258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Near-infrared Optical and Photoacoustic Imaging Agents Based on Low Energy Absorbing Lanthanide Complexes.</w:t>
               </w:r>
@@ -18449,77 +18449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Applied Bioinorganic Chemistry (ISABC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ioannina, Greece</w:t>
@@ -18561,90 +18561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns: unique molecules for fundamental research and optical imaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of f-Elements (ICFE-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
@@ -18673,103 +18673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Versatile and Highly-Luminescent Lanthanide(III)-Based Probes for Optical Imaging in the NIR-II Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
@@ -18824,77 +18824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Molecular Imaging Meeting (EMIM) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Salzbourg, Austria</w:t>
@@ -18949,77 +18949,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Applied Bioinorganic Chemistry (ISABC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ioannina, Greece</w:t>
@@ -19042,428 +19042,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Photophysical Properties of NIR-NIR Lanthanide(III)-Based Metallacrowns with Non-Covalently-Bound Chromophores.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
+                <w:t xml:space="preserve">Luminescent lanthanide(III)-based metallacrowns: from design to applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292141v1</w:t>
+                <w:t xml:space="preserve">hal-04236206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns for near-infrared optical imaging and nanothermometry.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, Characterization and Photophysical Properties of NIR-NIR Lanthanide(III)-Based Metallacrowns with Non-Covalently-Bound Chromophores.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR AIM.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239026v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide(III)-based metallacrowns: from design to applications.</w:t>
+                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns for near-infrared optical imaging and nanothermometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR AIM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236206v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
@@ -19505,77 +19505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How chemical ligations make the design of lanthanide-based responsive luminescent probes easier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19995,51 +19995,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymetallic lanthanide near-infrared emitting compounds for optical microscopy: dendrimer complexes and metal organic frameworks</w:t>
+                <w:t xml:space="preserve">Polymetallic emitting lanthanide dendrimer complexes and metal-organic frameworks as bright near-infrared optical imaging agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
@@ -20074,323 +20074,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shift 2017 - Spectral Shaping for Biomedical and Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">ISABC14 - 14th International Conference on Applied Bioinorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326226v1</w:t>
+                <w:t xml:space="preserve">hal-03326242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnII/LnIII and GaIII/LnIII Metallacrowns as Visible and Near-Infrared Probes for Biological Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymetallic lanthanide near-infrared emitting compounds for optical microscopy: dendrimer complexes and metal organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V.L. Pecoraro</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucault-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISACS: Challenges in Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Machester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Shift 2017 - Spectral Shaping for Biomedical and Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326246v1</w:t>
+                <w:t xml:space="preserve">hal-03326226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymetallic emitting lanthanide dendrimer complexes and metal-organic frameworks as bright near-infrared optical imaging agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnII/LnIII and GaIII/LnIII Metallacrowns as Visible and Near-Infrared Probes for Biological Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Placide</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABC14 - 14th International Conference on Applied Bioinorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISACS: Challenges in Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Machester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326242v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and Near-Infrared Emitting Lanthanide(III) Metallacrowns and Their Use as Optical Imaging and Cell Fixation Agents</w:t>
               </w:r>
@@ -20415,64 +20415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
@@ -20540,51 +20540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sinitskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juntao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20652,83 +20652,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaic Lanthanide Pairing Using Combinations of Covalent Macrocycles and Metallamacrocycles</w:t>
+                <w:t xml:space="preserve">A Bent Ga(III)/Ln(III) 12-MC-4 Featuring Interchangeable Guest Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Landen Snelling</w:t>
+                <w:t xml:space="preserve">Ella R. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20749,51 +20749,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2026 National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380393v1</w:t>
+                <w:t xml:space="preserve">hal-05380386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Layered Zinc 12-MC-4 Pair Using a 5,6-Chelate Motif</w:t>
               </w:r>
@@ -20818,51 +20818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma M. Spurgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20898,83 +20898,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bent Ga(III)/Ln(III) 12-MC-4 Featuring Interchangeable Guest Ligands</w:t>
+                <w:t xml:space="preserve">Formulaic Lanthanide Pairing Using Combinations of Covalent Macrocycles and Metallamacrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella R. Oliver</w:t>
+                <w:t xml:space="preserve">R. Landen Snelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20995,51 +20995,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2026 National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380386v1</w:t>
+                <w:t xml:space="preserve">hal-05380393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A folded gallium 12-MC-4 that encapsulates visible and near-infrared emitting lanthanide ions</w:t>
               </w:r>
@@ -21051,51 +21051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riley J. Coffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21172,51 +21172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah A. Flamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21306,51 +21306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma M. Spurgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21562,51 +21562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition, magnetic, and photophysical properties of 3d-4f metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21782,51 +21782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of Lanthanide Photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series on Fluorescence. Lanthanide Luminescence: Photophysical, Analytical and Biological Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-45, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21883,64 +21883,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimeric metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22010,51 +22010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22096,341 +22096,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective near-infrared optical imaging of necrotic cells and simultaneous cell fixing and counter staining with metallacrown complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tu Nguyen</w:t>
+                <w:t xml:space="preserve">Ln(iii) and ga(iii) metallacrown complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : US10458991B2. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016166380A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443399v1</w:t>
+                <w:t xml:space="preserve">hal-04443361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ln(iii) and ga(iii) metallacrown complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Selective near-infrared optical imaging of necrotic cells and simultaneous cell fixing and counter staining with metallacrown complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016166380A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US10458991B2. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443361v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METALLACROWN COMPLEXES AND METHODS OF MAKING THE SAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jankolovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/035196. CIE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -22621,51 +22621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E. Psalti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Hatzidimitriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Oikonomidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC90251G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C B&#259;descu&#8208;singureanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Nizovtsev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L Pecoraro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362799v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Pecoraro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01320H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecoraro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00389f" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E Psalti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc02806f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03406" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Travis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Smihosky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Foley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04277G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Karns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Ward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trivedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc06769a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Popov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orlovskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Shaidulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vagapova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutheria Papazoi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Douvali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Diamantis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Papaefstathiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00098D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Trupp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bruttomesso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vard&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003524" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01647c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee S. Linden-Leibeszeit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Chaudhary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Zeler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Rodriquez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002282" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#322;adysiak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Stylianou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01677b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cepeda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fremy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002708" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin V Salerno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette L Schneider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08819" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966157v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703911" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966181v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Capano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmah Mish Ebrahim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01294F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Golesorkhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Nozary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F&#252;rstenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802277" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03168A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803928" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03710D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521685v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705225" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Tiruvadi Krishnan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#252;hle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dutronc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Lee Buchwalder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.11.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01587" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Hashami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Funk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Clavijo Jordan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. Muldoon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04532" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S Liasotkyi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P Golovach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G Doga" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P Antonovich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/5/1/014002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.09.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Zare" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Trivedi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00984" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P. Golovach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S. Liasotskyi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Antonovich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.10.055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8H8ZSD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fernandez Carrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Becerro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00633G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT90021B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02336F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Shavaleev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01580" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail M. Shavaleev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.11.037" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsipis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis S. Papaefstathiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201410612" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TD6FB0W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178512v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Debroye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52842a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182146v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Za&#239;m" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Eliseeva" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178985v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Shade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Nazarenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311028" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8476A8D8E936DB8EE8C421BF2909160B99C68309/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jankolovits" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn M. Olmstead" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4113337" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103328v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500267b" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179363v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F Carvalho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Teixeira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T B Paula" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070781v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300196" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMTC1T3T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817505v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaim" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D Favera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenee" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nozary" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Y. Hoang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21982D" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989823v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107519" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070783v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deiters" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22126a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748196v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Mukherjee" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Waldeck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205082" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070986v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Dehaen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30605K" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840279v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verwilst" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Burtea" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300717m" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103227v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Ganapathi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brooks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soccol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransaer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm13925a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103290v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Logvinovich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Morozov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00289a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103245v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kimpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander&#8197;elst" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101413" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MQGHSFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727344v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Aboshyan-Sorgho" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G B&#252;nzli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304009b" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300537y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Orlovskii" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Basiev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Samsonova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Glushkov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2010.10.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZGTLB18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200726t" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100575" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00969e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Kotova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rogachev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedyanin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.12.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH5NQW5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pleshkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lepnev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#252;nzli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200450x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardinaels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lava" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Goossens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1047276" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifa Zong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Thummel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100338t" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102817v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;zquez L&#243;pez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rama" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bermejo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000517" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPCBRL9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102788v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100974e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102778v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(09)60208-8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102775v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Aub&#246;ck" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090206" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102776v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauvin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan Kyu Kim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.04.002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102790v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vandevyver" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Wacker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00440E" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-69RF1K95-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102772v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905604c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F07ECC2AD50B7BC79A005982CC1807E0A22B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100129r" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102871v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail&#8197;m. Shavaleev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901996" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS79XVRJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102872v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vaschenko" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vitukhnovsky" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2008.12.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FXL2NCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102865v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Troyanov" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900303" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102912v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711305u" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZXVXPF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103415v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinitskii" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimonsky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Tretyakov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364008120059" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D21A969EC13494BFF4F7CBE2D243329B7959D6EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochnikova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shchukina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuz&#8217;mina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023608120085" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E0DE1C54261CF87BA18D543DD02047DD60B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lobodin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lebedev" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kuzmina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.159" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH86F985-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102914v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.160" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB31C014-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102907v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rogachev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pettinari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchetti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719171e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D42750A47A453BAD68787F2CDA9459FE7D8D7D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103527v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepnev" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vashchenko" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitukhnovskii" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kotova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068335607040021" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102923v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Drozdov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.06.035" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GVM30C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103412v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malkerova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alikhanyan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketsko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023607060162" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D97BB6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103410v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoilenkov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328407060115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKVWHK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volosnikov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleinikov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepnev" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328406120086" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2305253AFB2D5A64D955D677D77E461634E2F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kotova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.002" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZV6B2CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazanov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600673" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVP7HFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023606010141" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J1BW5WL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103400v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kh. Minacheva" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergienko" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1857250" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638L3T3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103395v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mirzov" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S. Lepnev" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ivanov" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nichiporuk" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.11.123" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKM37JSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102947v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perevedentseva" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Limonova" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raida Baigeldieva" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/MC2004v014n04ABEH001963" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102951v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Anikin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00405-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN2JRX74-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103379v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Chugarov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P Kuz'Mina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ivanov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103367v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I Martynenko" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys Min" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020066330187" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD5SV3RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Balashov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troyanov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380110v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cutuk" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380003v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo." TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362973v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C. B&#259;descu&#8208;Singureanu" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364937v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380285v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Prevautel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363766v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363020v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777837v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Falco" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365020v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778287v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Alexandra Tsoni" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777736v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778258v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777795v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778326v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292141v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239026v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236206v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnsworth J." TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Trivedi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326207v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326166v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326169v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326226v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placide" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326246v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chow" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Pecoraro" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326242v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326248v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103413v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimonsky" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sinitskii" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Abramova" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Li" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380393v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landen Snelling" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380395v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykayla L. Spindler" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M. Spurgeon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380386v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella R. Oliver" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380338v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J. Coffer" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380344v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Flamion" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380372v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Famion" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easton M. Sibbitt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ortez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361402v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Naseri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Zaleski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.09.001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102863v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C.G. B&#252;nzli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102836v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443415v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443399v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martinic" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443361v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443328v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E. Psalti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Hatzidimitriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Oikonomidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01320H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC90251G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C B&#259;descu&#8208;singureanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Nizovtsev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L Pecoraro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362799v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Pecoraro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E Psalti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc02806f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03406" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecoraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00389f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Travis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Smihosky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Foley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04277G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Karns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Ward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trivedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc06769a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Popov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orlovskaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Shaidulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vagapova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#322;adysiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Stylianou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01677b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin V Salerno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette L Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cepeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fremy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002708" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutheria Papazoi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Douvali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Diamantis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Papaefstathiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00098D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Trupp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bruttomesso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vard&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01647c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee S. Linden-Leibeszeit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Chaudhary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Zeler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Rodriquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003239" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Tiruvadi Krishnan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#252;hle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Golesorkhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Nozary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F&#252;rstenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802277" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Capano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmah Mish Ebrahim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01294F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703911" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03168A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803928" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03710D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S Liasotkyi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P Golovach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G Doga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P Antonovich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/5/1/014002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. Muldoon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04532" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dutronc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Lee Buchwalder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01587" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Hashami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Funk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Clavijo Jordan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.09.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Zare" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Trivedi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00984" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P. Golovach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S. Liasotskyi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Antonovich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.10.055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8H8ZSD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fernandez Carrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Becerro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00633G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT90021B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02336F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Shavaleev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01580" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail M. Shavaleev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.11.037" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsipis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis S. Papaefstathiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201410612" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TD6FB0W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500267b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Eliseeva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F Carvalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Teixeira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T B Paula" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Za&#239;m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178985v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Shade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Nazarenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8476A8D8E936DB8EE8C421BF2909160B99C68309/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Debroye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52842a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jankolovits" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn M. Olmstead" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4113337" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103218v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22126a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989823v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107519" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300196" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMTC1T3T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D Favera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenee" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nozary" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Y. Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21982D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deiters" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Dehaen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verwilst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300537y" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30605K" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Burtea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300717m" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Mukherjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Waldeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205082" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Ganapathi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brooks" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soccol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransaer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm13925a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103290v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Logvinovich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Morozov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00289a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103245v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kimpe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander&#8197;elst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101413" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MQGHSFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727344v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Aboshyan-Sorgho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G B&#252;nzli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304009b" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Orlovskii" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Basiev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Samsonova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Glushkov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2010.10.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZGTLB18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200726t" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100575" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00969e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Kotova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rogachev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedyanin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.12.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH5NQW5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pleshkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lepnev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#252;nzli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200450x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardinaels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lava" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Goossens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1047276" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102772v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905604c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F07ECC2AD50B7BC79A005982CC1807E0A22B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102808v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100129r" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102821v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifa Zong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Thummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100338t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102817v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;zquez L&#243;pez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rama" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bermejo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000517" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPCBRL9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102788v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100974e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102775v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Aub&#246;ck" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090206" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(09)60208-8" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102776v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauvin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan Kyu Kim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.04.002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vandevyver" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Wacker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00440E" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-69RF1K95-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102872v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vaschenko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vitukhnovsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2008.12.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FXL2NCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Troyanov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900303" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail&#8197;m. Shavaleev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901996" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS79XVRJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102907v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rogachev" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pettinari" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchetti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719171e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D42750A47A453BAD68787F2CDA9459FE7D8D7D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102912v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711305u" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZXVXPF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinitskii" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimonsky" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Tretyakov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364008120059" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D21A969EC13494BFF4F7CBE2D243329B7959D6EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochnikova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shchukina" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuz&#8217;mina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023608120085" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E0DE1C54261CF87BA18D543DD02047DD60B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102908v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lobodin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lebedev" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kuzmina" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.159" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH86F985-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102914v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.160" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB31C014-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Drozdov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.06.035" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GVM30C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103527v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepnev" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vashchenko" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitukhnovskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kotova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068335607040021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103412v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malkerova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alikhanyan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketsko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023607060162" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D97BB6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103410v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoilenkov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328407060115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKVWHK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volosnikov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleinikov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepnev" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328406120086" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2305253AFB2D5A64D955D677D77E461634E2F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kotova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.002" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZV6B2CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazanov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600673" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVP7HFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023606010141" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J1BW5WL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103395v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mirzov" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S. Lepnev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ivanov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nichiporuk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103400v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kh. Minacheva" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergienko" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1857250" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638L3T3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.11.123" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKM37JSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102947v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perevedentseva" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Limonova" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raida Baigeldieva" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/MC2004v014n04ABEH001963" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102951v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Anikin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00405-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN2JRX74-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103379v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Chugarov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P Kuz'Mina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ivanov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103367v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I Martynenko" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys Min" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020066330187" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD5SV3RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Balashov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troyanov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380003v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo." TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380110v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cutuk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362973v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C. B&#259;descu&#8208;Singureanu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380285v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Prevautel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363766v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363020v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777795v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777837v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Falco" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365020v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778287v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Alexandra Tsoni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777736v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778258v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778326v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236206v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292141v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239026v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnsworth J." TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Trivedi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326207v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326166v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326169v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326242v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placide" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326226v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326246v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chow" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Pecoraro" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326248v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103413v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimonsky" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sinitskii" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Abramova" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Li" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380386v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella R. Oliver" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380395v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykayla L. Spindler" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M. Spurgeon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380393v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landen Snelling" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380338v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J. Coffer" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380344v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Flamion" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380372v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Famion" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easton M. Sibbitt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ortez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361402v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Naseri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Zaleski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.09.001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102863v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C.G. B&#252;nzli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102836v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443415v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443361v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443399v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martinic" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443328v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>