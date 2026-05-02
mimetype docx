--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -234,1303 +234,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lanthanide(III)/gallium(III) metallacrowns with appended visible-absorbing organic sensitizers for molecular near-infrared imaging of living cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reflection on “Intriguing aspects of lanthanide luminescence”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (27), pp.12623-12634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC01320H⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC90251G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176512v1</w:t>
+                <w:t xml:space="preserve">hal-05399190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflection on “Intriguing aspects of lanthanide luminescence”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Visible Light Sensitization of Yb III , Nd III and Er III in Dimeric Ln III /Ga III Metallacrowns through Functionalization with Ru II Complexes for NIR‐II Multiplex Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C Bădescu‐singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S Nizovtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.e202416101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC90251G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202416101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399190v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Visible Light Sensitization of Yb III , Nd III and Er III in Dimeric Ln III /Ga III Metallacrowns through Functionalization with Ru II Complexes for NIR‐II Multiplex Imaging</w:t>
+                <w:t xml:space="preserve">Near-Infrared-Emitting Lanthanide(III)/Gallium(III) Metallacrowns with Appended Coumarins: Tuning the Sensitizer–Emitter Distance through the Linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codruţa C Bădescu‐singureanu</w:t>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton S Nizovtsev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202416101⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (44), pp.22011-22020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777502v1</w:t>
+                <w:t xml:space="preserve">hal-05362799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared-Emitting Lanthanide(III)/Gallium(III) Metallacrowns with Appended Coumarins: Tuning the Sensitizer–Emitter Distance through the Linker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel lanthanide(III)/gallium(III) metallacrowns with appended visible-absorbing organic sensitizers for molecular near-infrared imaging of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (44), pp.22011-22020. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (27), pp.12623-12634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c03669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC01320H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362799v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
+                <w:t xml:space="preserve">Near-infrared emitting single- and mixed-ligand MOFs that can be excited in the visible region: synthesis, crystal structures and sensitization of Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modou Ndiaye</w:t>
+                <w:t xml:space="preserve">Athanasia E Psalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Caillet</w:t>
+                <w:t xml:space="preserve">Despoina Andriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luke Marchetti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Hatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (42), pp.17338-17346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4tc02806f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634117v1</w:t>
+                <w:t xml:space="preserve">hal-04777478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting single- and mixed-ligand MOFs that can be excited in the visible region: synthesis, crystal structures and sensitization of Nd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; and Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual-Mode Near-Infrared Optical and Photoacoustic Imaging Agent Based on a Low Energy Absorbing Ytterbium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasia E Psalti</w:t>
+                <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despoina Andriotou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Sharuja Natkunarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (42), pp.17338-17346. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.12913-12918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4tc02806f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c03406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777478v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Mode Near-Infrared Optical and Photoacoustic Imaging Agent Based on a Low Energy Absorbing Ytterbium Complex</w:t>
+                <w:t xml:space="preserve">Tuning white light emission using single-component tetrachroic Dy 3+ metallacrowns: the role of chromophoric building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c03406⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (21), pp.8019-8030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc00389f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777446v1</w:t>
+                <w:t xml:space="preserve">hal-04634315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning white light emission using single-component tetrachroic Dy 3+ metallacrowns: the role of chromophoric building blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jouclas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvin Salerno</w:t>
+                <w:t xml:space="preserve">Sophie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Jérémie Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (21), pp.8019-8030. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (16), pp.e202317728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sc00389f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634315v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide‐Based Probes for Imaging Detection of Enzyme Activities by NIR Luminescence, T1‐ and ParaCEST MRI</w:t>
+                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jouclas</w:t>
+                <w:t xml:space="preserve">Emma Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Léa Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Mandel</w:t>
+                <w:t xml:space="preserve">Modou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (16), pp.e202317728. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9028-9041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202317728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634298v1</w:t>
+                <w:t xml:space="preserve">hal-04634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; complexation by a DOTA derivative substituted by an imidazothiadiazole: synthesis, solution structure, luminescence and relaxation properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Luminescence and Relaxometric Properties of Macrocyclic Lanthanide Complexes Appended with an Imidazothiadiazole, a Heterocyclic Bioactive Scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Nunes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Modou Ndiaye</w:t>
+                <w:t xml:space="preserve">Thibaut Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Luke Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (21), pp.9028-9041. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt00533c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634319v1</w:t>
+                <w:t xml:space="preserve">hal-04634117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and near-infrared emitting heterotrimetallic lanthanide–aluminum–sodium 12-metallacrown-4 compounds: discrete monomers and dimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,64 +1633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Emitting Poly(amidoamine) Dendrimers with an Anthraquinone Core toward Versatile Non-Invasive Biological Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Jouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Lanthanide-Based Emission from Fused Bis[Ln(III)/Zn(II) 14-metallacrown-5] Coordination Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Karns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the photophysical properties of lanthanide( iii )/zinc( ii ) ‘encapsulated sandwich’ metallacrowns emitting in the near-infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (10), pp.2919-2931. </w:t>
@@ -2022,77 +2022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Optical Molecular Thermometers Based on Metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hernández-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,4190 +2150,4190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Hrvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192826v1</w:t>
+                <w:t xml:space="preserve">hal-03349106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
+                <w:t xml:space="preserve">Pyridazino-1,3a,6a-triazapentalenes as versatile fluorescent probes: Impact of their post-functionalization and application for cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349106v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridazino-1,3a,6a-triazapentalenes as versatile fluorescent probes: Impact of their post-functionalization and application for cellular imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Aqueous Colloidal Solutions of Nd3+: LaF3 Nanoparticles, Promising for Luminescent Bioimaging in the Near-Infrared Spectral Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Martinić</w:t>
+                <w:t xml:space="preserve">Alexandr Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Ndiaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Elena Orlovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Shaidulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Vagapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126645⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11112847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325350v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Aqueous Colloidal Solutions of Nd3+: LaF3 Nanoparticles, Promising for Luminescent Bioimaging in the Near-Infrared Spectral Range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Shaidulin</w:t>
+                <w:t xml:space="preserve">A near-infrared emitting MOF: controlled encapsulation of a fluorescein sensitizer at the time of crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Vagapova</w:t>
+                <w:t xml:space="preserve">Antonio Hrvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.2847. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (27), pp.3351-3354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11112847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc08234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409292v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of lanthanide-based metal–organic frameworks with enhanced near-infrared emission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Multipodal Ligands Derived from Tröger's Bases for the Sensitization of Lanthanide(III) Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Gładysiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Leandro Trupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyriakos Stylianou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Bruttomesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ta01677b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (70), pp.16900-16909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935790v1</w:t>
+                <w:t xml:space="preserve">hal-03007691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible, Near-Infrared, and Dual-Range Luminescence Spanning the 4f Series Sensitized by a Gallium(III)/Lanthanide(III) Metallacrown Structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the mechanism of water sensing by the Mg 2+ dihydroxy-terephthalate MOF ( AEMOF- 1′)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff W Kampf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Eleutheria Papazoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Douvali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Diamantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Papaefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c08819⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.461-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9ME00098D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037723v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Native Chemical Ligation for Site-specific Synthesis of Hetero- bis-lanthanide Peptide Conjugates: Application to Ratiometric Visible or Near-infrared Detection of Zn 2+</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Romieu</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002708⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (19), pp.8776-8781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944087v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the mechanism of water sensing by the Mg 2+ dihydroxy-terephthalate MOF ( AEMOF- 1′)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigoni Douvali</w:t>
+                <w:t xml:space="preserve">Mateja Seničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Diamantis</w:t>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannis Papaefstathiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2), pp.461-468. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.3465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9ME00098D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325365v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Multipodal Ligands Derived from Tröger's Bases for the Sensitization of Lanthanide(III) Luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier Ramirez</w:t>
+                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (70), pp.16900-16909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003524⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007691v1</w:t>
+                <w:t xml:space="preserve">hal-02525042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ship-in-a-Bottle Preparation of Long Wavelength Molecular Antennae in Lanthanide Metal–Organic Frameworks for Biological Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Muldoon</w:t>
+                <w:t xml:space="preserve">Peculiarities of crystal structures and photophysical properties of Ga III /Ln III metallacrowns with a non-planar [12-MC-4] core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c01426⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1553-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi01647c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935773v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranose-related enzymes: challenges and hopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared Emitting Heterobimetallic Zn-4f Schiff Base Complexes with Visible Excitation Wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bee S. Linden-Leibeszeit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Landemarre</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21103465⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.75-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201901042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922109v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodinated Metallacrowns: Toward Combined Bimodal Near‐Infrared and X‐Ray Contrast Imaging Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">[Ga 3+ 8 Sm 3+ 2 , Ga 3+ 8 Tb 3+ 2 ] Metallacrowns are Highly Promising Ratiometric Luminescent Molecular Nanothermometers Operating at Physiologically Relevant Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Zeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hernandez-Rodriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (6), pp.1274-1277. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905241⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (61), pp.13792-13796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525042v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of crystal structures and photophysical properties of Ga III /Ln III metallacrowns with a non-planar [12-MC-4] core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">A Six‐Armed Phenhomazine Ligand with a Potential “Turn‐Off” Copper(II) Sensing Capability through Terbium(III) Luminescence Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Trupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bruttomesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi01647c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (55), pp.12645-12653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935785v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Emitting Heterobimetallic Zn-4f Schiff Base Complexes with Visible Excitation Wavelength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dy 3+ White Light Emission Can Be Finely Controlled by Tuning the First Coordination Sphere of Ga 3+ /Dy 3+ Metallacrown Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201901042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (38), pp.16173-16176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c07198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525026v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Ga 3+ 8 Sm 3+ 2 , Ga 3+ 8 Tb 3+ 2 ] Metallacrowns are Highly Promising Ratiometric Luminescent Molecular Nanothermometers Operating at Physiologically Relevant Temperatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
+                <w:t xml:space="preserve">Using Native Chemical Ligation for Site-specific Synthesis of Hetero- bis-lanthanide Peptide Conjugates: Application to Ratiometric Visible or Near-infrared Detection of Zn 2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (61), pp.13792-13796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003239⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (59), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007857v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Six‐Armed Phenhomazine Ligand with a Potential “Turn‐Off” Copper(II) Sensing Capability through Terbium(III) Luminescence Quenching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Visible, Near-Infrared, and Dual-Range Luminescence Spanning the 4f Series Sensitized by a Gallium(III)/Lanthanide(III) Metallacrown Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin V Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette L Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff W Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.10550-10564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c08819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007682v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dy 3+ White Light Emission Can Be Finely Controlled by Tuning the First Coordination Sphere of Ga 3+ /Dy 3+ Metallacrown Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Design of lanthanide-based metal–organic frameworks with enhanced near-infrared emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elvin Salerno</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Gładysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+                <w:t xml:space="preserve">Kyriakos Stylianou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (38), pp.16173-16176. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.10188-10192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c07198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0ta01677b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975958v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">An original class of small sized molecules as versatile fluorescent probes for cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (4), pp.1667-1675. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (54), pp.7776-7779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC03765A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086838v1</w:t>
+                <w:t xml:space="preserve">hal-02373125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original class of small sized molecules as versatile fluorescent probes for cellular imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diharce</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC03765A⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373125v1</w:t>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.1747-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared emitting lanthanide(III) complexes as prototypes of optical imaging agents with peptide targeting ability: a methodological approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Logothetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ra09419e⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (20), pp.13619-13630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064990v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward MRI and Optical Detection of Zwitterionic Neurotransmitters: Near-Infrared Luminescent and Magnetic Properties of Macrocyclic Lanthanide(III) Complexes Appended with a Crown Ether and a Benzophenone Chromophore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">One Approach for Two: Toward the Creation of Near-Infrared Imaging Agents and Rapid Screening of Lanthanide(III) Ion Sensitizers Using Polystyrene Nanobeads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Placidi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Logothetis</w:t>
+                <w:t xml:space="preserve">Nathaniel Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (20), pp.13619-13630. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.1667-1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355920v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker (Chem. Eur. J. 5/2018)</w:t>
+                <w:t xml:space="preserve">Lanthanide-based near-infrared emitting metal–organic frameworks with tunable excitation wavelengths and high quantum yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Gładysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmah Mish Ebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705225⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (50), pp.6816-6819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC01294F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521685v1</w:t>
+                <w:t xml:space="preserve">hal-01966181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence Properties of Self-Aggregating TbIII-DOTA-Functionalized Calix[4]arenes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schühle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Bahman Golesorkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fürstenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00001⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (50), pp.13158-13169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519038v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Unique Ln III {[3.3.1]Ga III Metallacryptate} Series That Possesses Properties of Slow Magnetic Relaxation and Visible/Near-Infrared Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (50), pp.13158-13169. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 24 (42), pp.10773-10783</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862501v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based near-infrared emitting metal–organic frameworks with tunable excitation wavelengths and high quantum yields</w:t>
+                <w:t xml:space="preserve">One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC01294F⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.1031-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966181v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unique Ln III {[3.3.1]Ga III Metallacryptate} Series That Possesses Properties of Slow Magnetic Relaxation and Visible/Near-Infrared Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Near infrared excitation and emission in rare earth MOFs via encapsulation of organic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian-Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Muldoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (42), pp.8099-8102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03168A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966157v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeff Kampf</w:t>
+                <w:t xml:space="preserve">Cover Feature: Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence (Chem. Eur. J. 50/2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Golesorkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fürstenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (5), pp.1031-1035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201703911⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (50), pp.13061-13061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373298v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared excitation and emission in rare earth MOFs via encapsulation of organic dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Cooperative loading of multisite receptors with lanthanide containers: an approach for organized luminescent metallopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (42), pp.8099-8102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC03168A⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC03710D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068664v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Thermodynamic Programming of Erbium(III) Coordination Complexes for Dual Visible/Near-Infrared Luminescence (Chem. Eur. J. 50/2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Luminescence Properties of Self-Aggregating TbIII-DOTA-Functionalized Calix[4]arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Tiruvadi Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schühle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803928⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992182v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative loading of multisite receptors with lanthanide containers: an approach for organized luminescent metallopolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petoud</w:t>
+                <w:t xml:space="preserve">Cover Feature: One-Step Assembly of Visible and Near-Infrared Emitting Metallacrown Dimers Using a Bifunctional Linker (Chem. Eur. J. 5/2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (2), pp.325-335. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.998-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7SC03710D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633903v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ability of the nalidixate to sensitize visible and near-infrared emitting lanthanide(III) cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerii S Liasotkyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,64 +6423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Earth pcu Metal–Organic Framework Platform Based on RE 4 (μ 3 -OH) 4 (COO) 6 2+ Clusters: Rational Design, Directed Synthesis, and Deliberate Tuning of Excitation Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Yi Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6609,51 +6609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry-Lee Buchwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 340, pp.79 - 97. </w:t>
@@ -6691,90 +6691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Infrared Optical Imaging of Necrotic Cells by Photostable Lanthanide-Based Metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6955,51 +6955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared luminescent metallacrowns for combined in vitro cell fixation and counter staining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7089,51 +7089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared emitting probes for biological imaging: Organic fluorophores, quantum dots, fluorescent proteins, lanthanide(III) complexes and nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7321,295 +7321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming Lanthanide-Centered Upconversion at the Molecular Level</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ga$^{3+}$/Ln$^{3+}$ metallacrowns: a promising family of highly luminescent lanthanide complexes that covers visible and near-infrared domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davood Zare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan R. Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00700⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (15), pp.5100 - 5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b00984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338695v1</w:t>
+                <w:t xml:space="preserve">hal-01406887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga$^{3+}$/Ln$^{3+}$ metallacrowns: a promising family of highly luminescent lanthanide complexes that covers visible and near-infrared domains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tu N. Nguyen</w:t>
+                <w:t xml:space="preserve">Taming Lanthanide-Centered Upconversion at the Molecular Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahman Golesorkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff W. Kampf</w:t>
+                <w:t xml:space="preserve">Davood Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (15), pp.5100 - 5109. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.9964-9972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b00984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406887v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role of copper(II) ions in the enhancement of visible and near-infrared lanthanide(III) luminescence</w:t>
               </w:r>
@@ -7869,338 +7869,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Smaller than a nanoparticle with the design of discrete polynuclear molecular complexes displaying near-infrared to visible upconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Smaller than a nanoparticle with the design of discrete polynuclear molecular complexes displaying near-infrared to visible upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davood Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homayoun Nozary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, pp.2501-2501. </w:t>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.2529-2540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT90021B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02336F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992311v1</w:t>
+                <w:t xml:space="preserve">hal-01172019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaller than a nanoparticle with the design of discrete polynuclear molecular complexes displaying near-infrared to visible upconversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Cover Feature: Smaller than a nanoparticle with the design of discrete polynuclear molecular complexes displaying near-infrared to visible upconversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davood Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homayoun Nozary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (6), pp.2529-2540. </w:t>
+              <w:t xml:space="preserve">, 2015, 44, pp.2501-2501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4DT02336F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5DT90021B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172019v1</w:t>
+                <w:t xml:space="preserve">hal-01992311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Symmetry on the Luminescence and Radiative Lifetime of Nine-Coordinate Europium Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nail Shavaleev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8351,51 +8351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turn-On Luminescence Sensing and Real-Time Detection of Traces of Water in Organic Solvents by a Flexible Metal-Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Douvali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios C. Tsipis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,2631 +8491,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridentate Benzimidazole-Pyridine-Tetrazolates as Sensitizers of Europium Luminescence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lanthanide-to-lanthanide energy-transfer processes operating in discrete polynuclear complexes: can trivalent europium be used as a local structural probe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (38), pp.12172-12182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103328v1</w:t>
+                <w:t xml:space="preserve">hal-01182146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bis(pyridine N-oxide) analogue of DOTA: relaxometric properties of the Gd(III) complex and efficient sensitization of visible and NIR-emitting lanthanide(III) cations including Pr(III) and Ho(III).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynuclear SmIII Polyamidoamine-Based Dendrimer: A Single Probe for Combined Visible and Near-Infrared Live-Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+                <w:t xml:space="preserve">Alexandra Foucault-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique F Carvalho</w:t>
+                <w:t xml:space="preserve">Chad M. Shade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João M C Teixeira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iuliia Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (11), pp.2927-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201311028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179363v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-to-lanthanide energy-transfer processes operating in discrete polynuclear complexes: can trivalent europium be used as a local structural probe?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Micellar self-assemblies of gadolinium(iii)/europium(iii) amphiphilic complexes as model contrast agents for bimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Debroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert N. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.3589-3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt52842a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182146v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynuclear SmIII Polyamidoamine-Based Dendrimer: A Single Probe for Combined Visible and Near-Infrared Live-Cell Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iuliia Nazarenko</w:t>
+                <w:t xml:space="preserve">Highly emitting near-infrared lanthanide “encapsulated sandwich” metallacrown complexes with excitation shifted toward lower energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan R. Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Jankolovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn M. Olmstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201311028⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (4), pp.1526-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja4113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01178985v1</w:t>
+                <w:t xml:space="preserve">hal-01182108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar self-assemblies of gadolinium(iii)/europium(iii) amphiphilic complexes as model contrast agents for bimodal imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bis(pyridine N-oxide) analogue of DOTA: relaxometric properties of the Gd(III) complex and efficient sensitization of visible and NIR-emitting lanthanide(III) cations including Pr(III) and Ho(III).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert N. Muller</w:t>
+                <w:t xml:space="preserve">André F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique F Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M C Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos T B Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (45), pp.14834-14845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178512v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly emitting near-infrared lanthanide “encapsulated sandwich” metallacrown complexes with excitation shifted toward lower energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tridentate Benzimidazole-Pyridine-Tetrazolates as Sensitizers of Europium Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (4), pp.1526-1534. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.5171-5178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja4113337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500267b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182108v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intriguing aspects of lanthanide luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared to Visible Light-Upconversion in Molecules: From Dream to Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (5), pp.1939-1949. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (51), pp.26957-26963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc22126a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4107519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103218v1</w:t>
+                <w:t xml:space="preserve">hal-01989823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared to Visible Light-Upconversion in Molecules: From Dream to Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lanthanide(III) Complexes of Diethylenetriaminepentaacetic Acid (DTPA)-Bisamide Derivatives as Potential Agents for Bimodal (Optical/Magnetic Resonance) Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Debroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (51), pp.26957-26963. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (14), pp.2629-2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4107519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989823v1</w:t>
+                <w:t xml:space="preserve">hal-02070781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III) Complexes of Diethylenetriaminepentaacetic Acid (DTPA)-Bisamide Derivatives as Potential Agents for Bimodal (Optical/Magnetic Resonance) Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Lanthanide hexafluoroacetylacetonates vs. nitrates for the controlled loading of luminescent polynuclear single-stranded oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D Favera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guenee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.Y. Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.1125-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SC21982D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300196⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02070781v1</w:t>
+                <w:t xml:space="preserve">hal-00817505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide hexafluoroacetylacetonates vs. nitrates for the controlled loading of luminescent polynuclear single-stranded oligomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.N.Y. Hoang</w:t>
+                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SC21982D⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817505v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of a helical zinc-europium complex: speciation in aqueous solution and luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847509v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a helical zinc-europium complex: speciation in aqueous solution and luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Intriguing aspects of lanthanide luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (5), pp.1939-1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc22126a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070783v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetranuclear d-f Metallostars: Synthesis, Relaxometric, and Luminescent Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new metallostar complex based on an aluminum(iii) 8-hydroxyquinoline core as a potential bimodal contrast agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Debroye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Dehaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic300537y⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (35), pp.10549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT30605K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103224v1</w:t>
+                <w:t xml:space="preserve">hal-02070986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metallostar complex based on an aluminum(iii) 8-hydroxyquinoline core as a potential bimodal contrast agent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">A tripodal ruthenium-gadolinium metallostar as a potential α(v)β(3) integrin specific bimodal imaging contrast agent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verwilst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Burtea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT30605K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (11), pp.6405-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic300717m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070986v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tripodal ruthenium-gadolinium metallostar as a potential α(v)β(3) integrin specific bimodal imaging contrast agent.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laurent</w:t>
+                <w:t xml:space="preserve">Perfluorinated Aromatic Spacers for Sensitizing Europium(III) Centers in Dinuclear Oligomers: Better than the Best by Chemical Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasun Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Waldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic300717m⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (45), pp.11302-11305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840279v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorinated Aromatic Spacers for Sensitizing Europium(III) Centers in Dinuclear Oligomers: Better than the Best by Chemical Design?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David H Waldeck</w:t>
+                <w:t xml:space="preserve">Electrodeposition of luminescent composite metal coatings containing rare-earth phosphor particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murugan Ganapathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Soccol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fransaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (12), pp.5514-5522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm13925a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748196v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of luminescent composite metal coatings containing rare-earth phosphor particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The luminescence of Na x Eu 3 + (2−x )/ 3 MoO 4 scheelites depends on the number of Eu-clusters occurring in their incommensurately modulated structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Arakcheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Logvinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Fransaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm13925a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.384-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sc00289a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103227v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The luminescence of Na x Eu 3 + (2−x )/ 3 MoO 4 scheelites depends on the number of Eu-clusters occurring in their incommensurately modulated structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A Self-Assembled Complex with a Titanium(IV) Catecholate Core as a Potential Bimodal Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Kimpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1sc00289a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201101413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103290v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Assembled Complex with a Titanium(IV) Catecholate Core as a Potential Bimodal Contrast Agent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luce Vander elst</w:t>
+                <w:t xml:space="preserve">Optimizing Millisecond Time Scale Near-Infrared Emission in Polynuclear Chrome(III)-Lanthanide(III) Complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilit Aboshyan-Sorgho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayoun Nozary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annina Aebischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude G Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Morgantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (30), pp.12675-12684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja304009b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201101413⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02103245v1</w:t>
+                <w:t xml:space="preserve">hal-00727344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Millisecond Time Scale Near-Infrared Emission in Polynuclear Chrome(III)-Lanthanide(III) Complexes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Morgantini</w:t>
+                <w:t xml:space="preserve">Tetranuclear d-f Metallostars: Synthesis, Relaxometric, and Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Dehaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verwilst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (30), pp.12675-12684. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (16), pp.8775-8783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja304009b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic300537y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727344v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transfer probe for the characterization of luminescent photonic crystals morphology</w:t>
               </w:r>
@@ -11260,90 +11260,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterobimetallic Ruthenium–Gadolinium Complex as a Potential Agent for Bimodal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Dehaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verwilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (20), pp.10005-10014. </w:t>
@@ -11381,103 +11381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach towards the Synthesis of Target-Specific MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verwilst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Vander Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Burtea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (24), pp.3577-3585. </w:t>
@@ -11515,51 +11515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare earths: jewels for functional materials of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11645,51 +11645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Rogachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Fedyanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11752,51 +11752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Three Beneficial Effects of 2,2′-Bipyridine- N , N ′-Dioxide on the Luminescence Sensitization of Lanthanide(III) Hexafluoroacetylacetonate Ternary Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Pleshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11925,51 +11925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Lava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Binnemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12010,2491 +12010,2491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescence for functional materials and bio-sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Eu(III) Complexes of Tetradentate Ligands Related to 2,9-Di(pyrid-2′-yl)-1,10-phenanthroline and 2,2′-Bi-1,10-phenanthroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifa Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolph Thummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b905604c⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (10), pp.4657-4664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100338t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102772v1</w:t>
+                <w:t xml:space="preserve">hal-02102821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Aryl Chromophore Ligands for Bright Europium Luminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Photophysical Properties of LnIII-DOTA-Bipy Complexes and LnIII-DOTA-Bipy-RuII Coordination Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vázquez López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100129r⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (28), pp.4532-4545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102808v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu(III) Complexes of Tetradentate Ligands Related to 2,9-Di(pyrid-2′-yl)-1,10-phenanthroline and 2,2′-Bi-1,10-phenanthroline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Highly Luminescent and Triboluminescent Coordination Polymers Assembled from Lanthanide β-Diketonates and Aromatic Bidentate O-Donor Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Pleshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Lepnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 49 (10), pp.4657-4664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100338t⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 49 (20), pp.9300-9311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100974e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102821v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photophysical Properties of LnIII-DOTA-Bipy Complexes and LnIII-DOTA-Bipy-RuII Coordination Conjugates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Multiphoton-Excited Luminescent Lanthanide Bioprobes: Two- and Three-Photon Cross Sections of Dipicolinate Derivatives and Binuclear Helicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bermejo</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Auböck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Mourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.2932-2937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9090206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102817v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Luminescent and Triboluminescent Coordination Polymers Assembled from Lanthanide β-Diketonates and Aromatic Bidentate O-Donor Ligands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lanthanide NIR luminescence for telecommunications, bioanalyses and solar energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic100974e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (6), pp.824-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0721(09)60208-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102788v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton-Excited Luminescent Lanthanide Bioprobes: Two- and Three-Photon Cross Sections of Dipicolinate Derivatives and Binuclear Helicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lanthanide luminescence efficiency in eight- and nine-coordinate complexes: Role of the radiative lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwan Kyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp9090206⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 254 (21-22), pp.2623-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102775v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide NIR luminescence for telecommunications, bioanalyses and solar energy conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Increasing the efficiency of lanthanide luminescent bioprobes: bioconjugated silica nanoparticles as markers for cancerous cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vandevyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (12), pp.2915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00440E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0721(09)60208-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102778v1</w:t>
+                <w:t xml:space="preserve">hal-02102790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide luminescence efficiency in eight- and nine-coordinate complexes: Role of the radiative lifetime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide luminescence for functional materials and bio-sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.04.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.189-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b905604c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102776v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the efficiency of lanthanide luminescent bioprobes: bioconjugated silica nanoparticles as markers for cancerous cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">N -Aryl Chromophore Ligands for Bright Europium Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (8), pp.3927-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic100129r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00440E⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02102790v1</w:t>
+                <w:t xml:space="preserve">hal-02102808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLEDs based on some mixed-ligand terbium carboxylates and zinc complexes with tetradentate Schiff bases: Mechanisms of electroluminescence degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Simple Tridentate Ligands for Highly Luminescent Europium Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Vaschenko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nail m. Shavaleev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bünzli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (41), pp.10790-10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200901996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2008.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102872v1</w:t>
+                <w:t xml:space="preserve">hal-02102871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Helical Zinc Complexes with Schiff Base Derivatives of β-Diketonates or β-Keto Esters and Ethylenediamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OLEDs based on some mixed-ligand terbium carboxylates and zinc complexes with tetradentate Schiff bases: Mechanisms of electroluminescence degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Lepnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vaschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Kotova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 159 (7-8), pp.625-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2008.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Simple Tridentate Ligands for Highly Luminescent Europium Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Helical Zinc Complexes with Schiff Base Derivatives of β-Diketonates or β-Keto Esters and Ethylenediamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nail m. Shavaleev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Troyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin A. Lyssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200901996⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (23), pp.3467-3474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102871v1</w:t>
+                <w:t xml:space="preserve">hal-02102865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct assembly of molecular helical complexes into a coordination polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directional radiation pattern of luminescent photonic crystals at frequencies near the second photonic stop band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Yu. Rogachev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+                <w:t xml:space="preserve">A. Sinitskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Pettinari</w:t>
+                <w:t xml:space="preserve">S. Klimonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Marchetti</w:t>
+                <w:t xml:space="preserve">Yu. Tretyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b719171e⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (12), pp.672-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364008120059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102907v1</w:t>
+                <w:t xml:space="preserve">hal-02103415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Ancillary Ligand N,N'-Dimethylaminoethanol in the Sensitization of Eu(III) and Tb(III) Luminescence in Dimeric β-Diketonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (16), pp.3614-3626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711305u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional radiation pattern of luminescent photonic crystals at frequencies near the second photonic stop band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-phase synthesis of terbium and lutetium carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klimonsky</w:t>
+                <w:t xml:space="preserve">V. Utochnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shchukina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kuz’mina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364008120059⟩</w:t>
+              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (12), pp.1878-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0036023608120085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103415v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase synthesis of terbium and lutetium carboxylates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Utochnikova</w:t>
+                <w:t xml:space="preserve">Direct laser desorption/ionization mass spectrometry characterization of some aromatic lanthanide carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kotova</w:t>
+                <w:t xml:space="preserve">Vladislav Lobodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Shchukina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Albert Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kuz’mina</w:t>
+                <w:t xml:space="preserve">Natalia Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (12), pp.1878-1884. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.410-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0036023608120085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103407v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser desorption/ionization mass spectrometry characterization of some aromatic lanthanide carboxylates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimeric lanthanide hexafluoroacetylacetonate adducts with 4-cyanopyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.410-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.159⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.414-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102908v1</w:t>
+                <w:t xml:space="preserve">hal-02102914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric lanthanide hexafluoroacetylacetonate adducts with 4-cyanopyridine-N-oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">First direct assembly of molecular helical complexes into a coordination polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Yu. Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pettinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 451 (1-2), pp.414-417. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b719171e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102914v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Nitroaminotetrazole as a building block for extended network structures: Syntheses and crystal structures of a number of heavy metal derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Yu. Rogachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Belousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14756,51 +14756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ketsko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russian Journal of Inorganic Chemistry / Zhurnal Neorganicheskoi Khimii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (6), pp.918-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14859,90 +14859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase synthesis of lanthanide(III) benzoates Ln(Bz)3 (Ln = La, Tb, Lu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Utochnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Samoilenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koordinatsionnaya Khimiya / Russian Journal of Coordination Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 33 (6), pp.454-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15147,77 +15147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-diode organic light amplifiers/converters and peculiarities of photocurrent multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Lepnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Vaschenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15280,90 +15280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimeric Complexes of Lanthanide(III) Hexafluoroacetylacetonates with4-CyanopyridineN-Oxide: Synthesis, Crystal Structure, Magnetic and Photoluminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Ryazanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Troyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Lepnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15426,51 +15426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo and electroluminescence of lanthanide(III) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15680,51 +15680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kh. Minacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sergienko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15783,103 +15783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and luminescence properties of europium(III) and terbium(III) complexes with 2-pyrazinecarboxylic acid: Crystal structure of [Eu(pyca)3(H2O)2]·6H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Mirzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Troyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Vitukhnovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kuzmina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 374 (1-2), pp.293-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15938,51 +15938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topography of organic light-emitting diode-component functional layers as studied by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Perevedentseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16059,51 +16059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescent properties of the mixed-ligand complex of terbium salicylate with triphenylphosphine oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16330,51 +16330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline-earth metal complexes with pivaloylacetone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16476,51 +16476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(ii) complex with acetylacetone phenylhydrazone: Synthesis, crystal structure, and thermal stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kuz’mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16741,51 +16741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New NIR imaging agents based on the incorporation of lanthanide complexes in nanoparticles: applications for cancer cells detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Cutuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16793,51 +16793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FrenchBIC Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Amboise, France</w:t>
@@ -16866,103 +16866,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized lanthanide metallacrowns for near-infrared biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le STUDIUM® conference: «Seeing the Invisible: from Imaging Agents Design to Biological and Clinical Applications»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orléans (FR), France</w:t>
@@ -17017,64 +17017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton S Nizovtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17138,77 +17138,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shining a Light on Biomedical and Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tenerife (Canary Islands), Spain</w:t>
@@ -17276,51 +17276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Prevautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chantôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17362,51 +17362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for the optical detection of breast cancer cells using NIR imaging agents based on lanthanide complexes incorporated into nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Cutuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17414,51 +17414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sévère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le STUDIUM® conference: «Seeing the Invisible: from Imaging Agents Design to Biological and Clinical Applications»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Orléans (FR), France</w:t>
@@ -17513,64 +17513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Alahyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17606,204 +17606,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light Sensitization of Lanthanide(III)/Gallium(III) Metallacrowns Functionalized with Ruthenium(II) Complexes for Multiplex Imaging in the NIR region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Metallacrowns: Versatile Molecular Designs for New Perspectives in Optical Biological Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel du Réseau Molécules Marines, Métabolismes et Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mansigné, France</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777795v1</w:t>
+                <w:t xml:space="preserve">hal-05365020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Near-Infrared Emitting LnIII/GaIII Metallacrowns with Red-Shifted Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium &amp; FrenchBic meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
@@ -17826,700 +17856,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Metallacrowns: Versatile Molecular Designs for New Perspectives in Optical Biological Imaging</w:t>
+                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Compounds for Optical Biological Imaging: from Small Molecules to Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourseguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365020v1</w:t>
+                <w:t xml:space="preserve">hal-04778358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared Emitting Lanthanide Compounds for Optical Biological Imaging: from Small Molecules to Nanomaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excited State Dynamics in Mixed-Metal and Mixed-Ligand Lanthanide Metal-Organic Frameworks: Emission Wavelength Tuning and Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lazarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Psalti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Alexandra Tsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
+              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778358v1</w:t>
+                <w:t xml:space="preserve">hal-04778287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited State Dynamics in Mixed-Metal and Mixed-Ligand Lanthanide Metal-Organic Frameworks: Emission Wavelength Tuning and Temperature Sensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide(III)/gallium(III) metallacrowns bearing ruthenium(II) complexes: towards multiplex imaging in the NIR-II region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778287v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III)/gallium(III) metallacrowns bearing ruthenium(II) complexes: towards multiplex imaging in the NIR-II region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide Metallacrowns: Versatile Platform for the Creation of Luminescent Complexes for Applications in Biological Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lathion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourseguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Towards Biology 2024 (CtB11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Kracovie, Poland</w:t>
+              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777736v1</w:t>
+                <w:t xml:space="preserve">hal-04778258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Metallacrowns: Versatile Platform for the Creation of Luminescent Complexes for Applications in Biological Optical Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible Light Sensitization of Lanthanide(III)/Gallium(III) Metallacrowns Functionalized with Ruthenium(II) Complexes for Multiplex Imaging in the NIR region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Coordination Chemistry (ICCC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Fort Collins, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Colloque Annuel du Réseau Molécules Marines, Métabolismes et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mansigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778258v1</w:t>
+                <w:t xml:space="preserve">hal-04777795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal Near-infrared Optical and Photoacoustic Imaging Agents Based on Low Energy Absorbing Lanthanide Complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda El Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Applied Bioinorganic Chemistry (ISABC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ioannina, Greece</w:t>
@@ -18548,103 +18548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns: unique molecules for fundamental research and optical imaging applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvin Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albano Carneiro Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference of f-Elements (ICFE-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
@@ -18686,90 +18686,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Versatile and Highly-Luminescent Lanthanide(III)-Based Probes for Optical Imaging in the NIR-II Window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruţa C. Bădescu‐Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
@@ -18798,103 +18798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Lanthanide(III)/Gallium(III) Metallacrowns as Probes for Near-Infrared Luminescence Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Molecular Imaging Meeting (EMIM) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Salzbourg, Austria</w:t>
@@ -18923,103 +18923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent and Non-covalent Approaches for the Tuning of the Functional Properties of Lanthanide(III)-based Metallacrowns Emitting in the NIR-II Range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Applied Bioinorganic Chemistry (ISABC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ioannina, Greece</w:t>
@@ -19042,428 +19042,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent lanthanide(III)-based metallacrowns: from design to applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization and Photophysical Properties of NIR-NIR Lanthanide(III)-Based Metallacrowns with Non-Covalently-Bound Chromophores.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codruta-Christiana Badescu-Singureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236206v1</w:t>
+                <w:t xml:space="preserve">hal-04292141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Photophysical Properties of NIR-NIR Lanthanide(III)-Based Metallacrowns with Non-Covalently-Bound Chromophores.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns for near-infrared optical imaging and nanothermometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR AIM.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292141v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide(III)-based metallacrowns for near-infrared optical imaging and nanothermometry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Luminescent lanthanide(III)-based metallacrowns: from design to applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvin Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís D. Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées scientifiques du GDR AIM.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">XXXI. Tage der Seltenen Erden ̶ Terrae Rarae 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239026v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du WP "Agents d'imagerie", WP1, de FLI et du GDR AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
@@ -19505,77 +19505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How chemical ligations make the design of lanthanide-based responsive luminescent probes easier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sénèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Frémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19995,51 +19995,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymetallic emitting lanthanide dendrimer complexes and metal-organic frameworks as bright near-infrared optical imaging agents</w:t>
+                <w:t xml:space="preserve">Polymetallic lanthanide near-infrared emitting compounds for optical microscopy: dendrimer complexes and metal organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
@@ -20074,323 +20074,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABC14 - 14th International Conference on Applied Bioinorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Shift 2017 - Spectral Shaping for Biomedical and Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326242v1</w:t>
+                <w:t xml:space="preserve">hal-03326226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymetallic lanthanide near-infrared emitting compounds for optical microscopy: dendrimer complexes and metal organic frameworks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnII/LnIII and GaIII/LnIII Metallacrowns as Visible and Near-Infrared Probes for Biological Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Placide</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shift 2017 - Spectral Shaping for Biomedical and Energy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">ISACS: Challenges in Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Machester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326226v1</w:t>
+                <w:t xml:space="preserve">hal-03326246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnII/LnIII and GaIII/LnIII Metallacrowns as Visible and Near-Infrared Probes for Biological Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymetallic emitting lanthanide dendrimer complexes and metal-organic frameworks as bright near-infrared optical imaging agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V.L. Pecoraro</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucault-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delatouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISACS: Challenges in Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Machester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISABC14 - 14th International Conference on Applied Bioinorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326246v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible and Near-Infrared Emitting Lanthanide(III) Metallacrowns and Their Use as Optical Imaging and Cell Fixation Agents</w:t>
               </w:r>
@@ -20415,64 +20415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
@@ -20540,51 +20540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sinitskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juntao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20652,329 +20652,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bent Ga(III)/Ln(III) 12-MC-4 Featuring Interchangeable Guest Ligands</w:t>
+                <w:t xml:space="preserve">Synthesis of a Layered Zinc 12-MC-4 Pair Using a 5,6-Chelate Motif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella R. Oliver</w:t>
+                <w:t xml:space="preserve">Mykayla L. Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma M. Spurgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2026 National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380386v1</w:t>
+                <w:t xml:space="preserve">hal-05380395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Layered Zinc 12-MC-4 Pair Using a 5,6-Chelate Motif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulaic Lanthanide Pairing Using Combinations of Covalent Macrocycles and Metallamacrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma M. Spurgeon</w:t>
+                <w:t xml:space="preserve">R. Landen Snelling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lutter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2026 National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380395v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulaic Lanthanide Pairing Using Combinations of Covalent Macrocycles and Metallamacrocycles</w:t>
+                <w:t xml:space="preserve">A Bent Ga(III)/Ln(III) 12-MC-4 Featuring Interchangeable Guest Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Landen Snelling</w:t>
+                <w:t xml:space="preserve">Ella R. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20995,51 +20995,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2026 National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Atlanta (GA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380393v1</w:t>
+                <w:t xml:space="preserve">hal-05380386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A folded gallium 12-MC-4 that encapsulates visible and near-infrared emitting lanthanide ions</w:t>
               </w:r>
@@ -21051,51 +21051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riley J. Coffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21172,51 +21172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah A. Flamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21267,90 +21267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the synthetic scope of lanthanide-containing zinc(II) metallacrowns for lanthanide luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykayla L. Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma M. Spurgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21562,51 +21562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition, magnetic, and photophysical properties of 3d-4f metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soroush Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lathion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21782,51 +21782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of Lanthanide Photophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bunzli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series on Fluorescence. Lanthanide Luminescence: Photophysical, Analytical and Biological Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-45, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21883,77 +21883,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimeric metallacrowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lopez Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22010,51 +22010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Martinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Placide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22096,341 +22096,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ln(iii) and ga(iii) metallacrown complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Selective near-infrared optical imaging of necrotic cells and simultaneous cell fixing and counter staining with metallacrown complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Martinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016166380A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US10458991B2. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443361v1</w:t>
+                <w:t xml:space="preserve">hal-04443399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective near-infrared optical imaging of necrotic cells and simultaneous cell fixing and counter staining with metallacrown complexes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ln(iii) and ga(iii) metallacrown complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Trivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Y. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016166380A1. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Martinic</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04443399v1</w:t>
+                <w:t xml:space="preserve">hal-04443361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METALLACROWN COMPLEXES AND METHODS OF MAKING THE SAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Trivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L. Pecoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jankolovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/035196. CIE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -22621,51 +22621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E. Psalti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Hatzidimitriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Oikonomidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01320H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC90251G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C B&#259;descu&#8208;singureanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Nizovtsev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L Pecoraro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362799v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Pecoraro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03669" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E Psalti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc02806f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03406" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecoraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00389f" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Travis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Smihosky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Foley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04277G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Karns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Ward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trivedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc06769a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126645" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Popov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orlovskaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Shaidulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vagapova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112847" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#322;adysiak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Stylianou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01677b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin V Salerno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette L Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08819" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944087v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cepeda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fremy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002708" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutheria Papazoi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Douvali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Diamantis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Papaefstathiou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00098D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Trupp" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bruttomesso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vard&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01647c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee S. Linden-Leibeszeit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Chaudhary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Zeler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Rodriquez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003239" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705225" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Tiruvadi Krishnan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#252;hle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Golesorkhi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Nozary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F&#252;rstenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802277" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966181v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Capano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmah Mish Ebrahim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01294F" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703911" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03168A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803928" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03710D" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S Liasotkyi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P Golovach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G Doga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P Antonovich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/5/1/014002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. Muldoon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04532" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dutronc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Lee Buchwalder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01587" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Hashami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Funk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Clavijo Jordan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.09.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338695v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Zare" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00700" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Trivedi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00984" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P. Golovach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S. Liasotskyi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Antonovich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.10.055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8H8ZSD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fernandez Carrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Becerro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00633G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT90021B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172019v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02336F" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Shavaleev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01580" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail M. Shavaleev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.11.037" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsipis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis S. Papaefstathiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201410612" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TD6FB0W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500267b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Eliseeva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F Carvalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Teixeira" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T B Paula" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182146v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Za&#239;m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178985v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Shade" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Nazarenko" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8476A8D8E936DB8EE8C421BF2909160B99C68309/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Debroye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52842a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jankolovits" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn M. Olmstead" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4113337" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103218v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22126a" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989823v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107519" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300196" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMTC1T3T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaim" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D Favera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenee" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nozary" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Y. Hoang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21982D" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deiters" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Dehaen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verwilst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300537y" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30605K" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Burtea" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300717m" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Mukherjee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Waldeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205082" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Ganapathi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brooks" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soccol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransaer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm13925a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103290v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Logvinovich" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Morozov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00289a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103245v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kimpe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander&#8197;elst" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101413" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MQGHSFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727344v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Aboshyan-Sorgho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G B&#252;nzli" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304009b" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Orlovskii" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Basiev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Samsonova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Glushkov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2010.10.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZGTLB18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200726t" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100575" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00969e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Kotova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rogachev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedyanin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.12.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH5NQW5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pleshkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lepnev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#252;nzli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200450x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardinaels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lava" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Goossens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1047276" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102772v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905604c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F07ECC2AD50B7BC79A005982CC1807E0A22B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102808v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100129r" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102821v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifa Zong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Thummel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100338t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102817v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;zquez L&#243;pez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rama" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bermejo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000517" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPCBRL9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102788v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100974e" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102775v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Aub&#246;ck" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090206" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(09)60208-8" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102776v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauvin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan Kyu Kim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.04.002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102790v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vandevyver" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Wacker" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00440E" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-69RF1K95-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102872v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vaschenko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vitukhnovsky" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2008.12.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FXL2NCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102865v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Troyanov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900303" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102871v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail&#8197;m. Shavaleev" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901996" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS79XVRJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102907v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rogachev" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pettinari" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchetti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719171e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D42750A47A453BAD68787F2CDA9459FE7D8D7D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102912v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711305u" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZXVXPF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinitskii" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimonsky" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Tretyakov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364008120059" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D21A969EC13494BFF4F7CBE2D243329B7959D6EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochnikova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shchukina" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuz&#8217;mina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023608120085" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E0DE1C54261CF87BA18D543DD02047DD60B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102908v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lobodin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lebedev" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kuzmina" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.159" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH86F985-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102914v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.160" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB31C014-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Drozdov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.06.035" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GVM30C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103527v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepnev" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vashchenko" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitukhnovskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kotova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068335607040021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103412v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malkerova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alikhanyan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketsko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023607060162" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D97BB6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103410v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoilenkov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328407060115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKVWHK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volosnikov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleinikov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepnev" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328406120086" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2305253AFB2D5A64D955D677D77E461634E2F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kotova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.002" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZV6B2CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazanov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600673" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVP7HFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023606010141" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J1BW5WL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103395v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mirzov" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S. Lepnev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ivanov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nichiporuk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103400v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kh. Minacheva" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergienko" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1857250" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638L3T3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.11.123" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKM37JSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102947v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perevedentseva" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Limonova" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raida Baigeldieva" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/MC2004v014n04ABEH001963" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102951v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Anikin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00405-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN2JRX74-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103379v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Chugarov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P Kuz'Mina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ivanov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103367v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I Martynenko" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys Min" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020066330187" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD5SV3RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Balashov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troyanov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380003v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo." TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380110v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cutuk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362973v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C. B&#259;descu&#8208;Singureanu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380285v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Prevautel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363766v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363020v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777795v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777837v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Falco" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365020v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778287v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Alexandra Tsoni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777736v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778258v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778326v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236206v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292141v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239026v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnsworth J." TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Trivedi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326207v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326166v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326169v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326242v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placide" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326226v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326246v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chow" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Pecoraro" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326248v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103413v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimonsky" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sinitskii" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Abramova" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Li" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380386v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella R. Oliver" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380395v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykayla L. Spindler" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M. Spurgeon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380393v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landen Snelling" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380338v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J. Coffer" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380344v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Flamion" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380372v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Famion" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easton M. Sibbitt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ortez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361402v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Naseri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Zaleski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.09.001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102863v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C.G. B&#252;nzli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102836v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443415v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443361v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443399v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martinic" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443328v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E. Psalti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Hatzidimitriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Oikonomidis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c12757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC90251G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C B&#259;descu&#8208;singureanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S Nizovtsev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L Pecoraro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202416101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362799v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lathion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L. Pecoraro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03669" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourseguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zeller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC01320H" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia E Psalti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4tc02806f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kovalenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da El Abdellaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharuja Natkunarajah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c03406" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Salerno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecoraro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc00389f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mandel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202317728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Ndiaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt00533c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Travis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Smihosky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Foley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT04277G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Jouad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c01604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Karns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Ward" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Kampf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Trivedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc06769a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano Carneiro Neto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lutter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04821" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Popov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orlovskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Shaidulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Vagapova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11112847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hrvat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Besnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc08234a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Trupp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bruttomesso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vard&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramirez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003524" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleutheria Papazoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Douvali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Diamantis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Papaefstathiou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9ME00098D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Muldoon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Yi Luo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c01426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Seni&#269;ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905241" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Chow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01647c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bee S. Linden-Leibeszeit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Chaudhary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Zeler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Rodriquez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007682v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002282" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lopez Bermudez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c07198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cepeda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fremy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002708" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin V Salerno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette L Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W Kampf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08819" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#322;adysiak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Stylianou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta01677b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra09419e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Oukhatar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Placidi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Logothetis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00887" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086838v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Rosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Capano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmah Mish Ebrahim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01294F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Golesorkhi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayoun Nozary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F&#252;rstenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802277" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966157v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373298v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703911" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03168A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803928" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Babel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Besnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03710D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519038v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Tiruvadi Krishnan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#252;hle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705225" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618217v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S Liasotkyi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P Golovach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel G Doga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P Antonovich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/5/1/014002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick F. Muldoon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b04532" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Guerra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dutronc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terazzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry-Lee Buchwalder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.11.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01587" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Hashami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F. Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Funk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Clavijo Jordan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408568v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2016.09.058" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefang He" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauvin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Y. Chow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Trivedi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff W. Kampf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00984" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338695v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Zare" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00700" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii P. Golovach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii S. Liasotskyi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery P. Antonovich" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2015.10.055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R8H8ZSD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405848v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fernandez Carrion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Becerro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC00633G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02336F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT90021B" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072304v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Shavaleev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bunzli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01580" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174934v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail M. Shavaleev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2014.11.037" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios C. Tsipis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis S. Papaefstathiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201410612" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TD6FB0W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Za&#239;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Eliseeva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178985v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad M. Shade" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Nazarenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8476A8D8E936DB8EE8C421BF2909160B99C68309/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178512v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Debroye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander Elst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N. Muller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt52842a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182108v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jankolovits" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn M. Olmstead" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja4113337" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F Martins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique F Carvalho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M C Teixeira" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos T B Paula" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103328v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500267b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989823v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4107519" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070781v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300196" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMTC1T3T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D Favera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guenee" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nozary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Y. Hoang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC21982D" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070783v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deiters" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22126a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070986v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Dehaen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT30605K" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840279v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verwilst" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Burtea" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300717m" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748196v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun Mukherjee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Waldeck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205082" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103227v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Ganapathi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brooks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Soccol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fransaer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm13925a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103290v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Arakcheeva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Logvinovich" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Chapuis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Morozov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sc00289a" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103245v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Kimpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Vander&#8197;elst" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101413" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MQGHSFH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727344v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Aboshyan-Sorgho" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Aebischer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G B&#252;nzli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morgantini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304009b" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103224v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300537y" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.V. Orlovskii" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Basiev" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Samsonova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Glushkov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Eliseeva" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2010.10.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZGTLB18-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200726t" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100575" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00969e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Kotova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin A. Lyssenko" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Rogachev" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedyanin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2010.12.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH5NQW5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102854v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Pleshkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lepnev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#252;nzli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic200450x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102843v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardinaels" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lava" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Goossens" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1047276" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifa Zong" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Thummel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100338t" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102817v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel V&#225;zquez L&#243;pez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Blanco" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rama" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bermejo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000517" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPCBRL9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102788v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100974e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102775v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Aub&#246;ck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Mourik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090206" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0721(09)60208-8" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102776v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauvin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwan Kyu Kim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.04.002" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102790v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vandevyver" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Wacker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00440E" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-69RF1K95-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102772v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b905604c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B9F07ECC2AD50B7BC79A005982CC1807E0A22B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102808v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100129r" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102871v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail&#8197;m. Shavaleev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901996" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MS79XVRJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102872v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vaschenko" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Vitukhnovsky" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2008.12.006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FXL2NCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102865v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Semenov" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Troyanov" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900303" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103415v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sinitskii" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimonsky" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Tretyakov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364008120059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D21A969EC13494BFF4F7CBE2D243329B7959D6EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102912v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gumy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kessler" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711305u" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XZXVXPF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103407v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Utochnikova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shchukina" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuz&#8217;mina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023608120085" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5663E0DE1C54261CF87BA18D543DD02047DD60B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lobodin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Lebedev" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kuzmina" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.159" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH86F985-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102914v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.160" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB31C014-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102907v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Yu. Rogachev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pettinari" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marchetti" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b719171e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D42750A47A453BAD68787F2CDA9459FE7D8D7D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102923v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Belousov" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Drozdov" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2007.06.035" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30GVM30C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103527v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepnev" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vashchenko" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vitukhnovskii" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kotova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068335607040021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103412v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Malkerova" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alikhanyan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ketsko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023607060162" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4D97BB6X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103410v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samoilenkov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328407060115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKVWHK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103402v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Volosnikov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleinikov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepnev" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070328406120086" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2305253AFB2D5A64D955D677D77E461634E2F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102943v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kotova" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.002" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZV6B2CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Ryazanov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600673" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FVP7HFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0036023606010141" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2J1BW5WL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103395v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Mirzov" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid S. Lepnev" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A Ivanov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Nichiporuk" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103400v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kh. Minacheva" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergienko" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/1.1857250" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-638L3T3G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102949v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.11.123" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKM37JSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102947v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Perevedentseva" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Limonova" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raida Baigeldieva" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/MC2004v014n04ABEH001963" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102951v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Anikin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00405-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN2JRX74-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103379v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Chugarov" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P Kuz'Mina" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Ivanov" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103367v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I Martynenko" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys Min" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020066330187" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XD5SV3RZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103384v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Balashov" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Troyanov" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380003v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Di Santo." TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Akl" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel-Frachet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380110v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cutuk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362973v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codru&#355;a C. B&#259;descu&#8208;Singureanu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380285v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Prevautel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363766v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363020v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365020v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777837v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Falco" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778358v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778287v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lazarides" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Psalti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Alexandra Tsoni" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777736v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778258v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777795v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292224v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292282v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778326v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239724v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codruta-Christiana Badescu-Singureanu" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292201v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292141v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239026v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236206v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s D. Carlos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;n&#232;que" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fr&#233;my" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326215v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnsworth J." TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeller" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Trivedi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326207v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326166v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Nguyen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lutter" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326169v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326226v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delatouche" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placide" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326246v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Chow" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Pecoraro" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326242v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326248v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103413v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Klimonsky" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sinitskii" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Abramova" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntao Li" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380395v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykayla L. Spindler" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma M. Spurgeon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380393v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landen Snelling" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380386v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella R. Oliver" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380338v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley J. Coffer" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380344v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Flamion" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380372v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380361v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah A. Famion" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easton M. Sibbitt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ortez" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361402v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soroush Naseri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Zaleski" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hpcre.2025.09.001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102863v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C.G. B&#252;nzli" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102836v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443415v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112139v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Placide" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443399v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martinic" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443361v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443328v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>