--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -735,165 +735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Galina Pugachenkova's Archives in Open Access»</w:t>
+                <w:t xml:space="preserve">«Архив Галины Пугаченковой в свободном доступе»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of IICAS</w:t>
+              <w:t xml:space="preserve">Вестник МИЦАИ </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070695v1</w:t>
+                <w:t xml:space="preserve">hal-03070711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Архив Галины Пугаченковой в свободном доступе»</w:t>
+                <w:t xml:space="preserve">«Galina Pugachenkova's Archives in Open Access»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вестник МИЦАИ </w:t>
+              <w:t xml:space="preserve">Bulletin of IICAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070711v1</w:t>
+                <w:t xml:space="preserve">hal-03070695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie(s) en situation coloniale</w:t>
               </w:r>
@@ -1268,441 +1268,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de la Renaissance italienne : combien de mers Caspiennes peut contenir l'espace cartographique?</w:t>
+                <w:t xml:space="preserve">«L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un épisode tragique de la conquête russe de l’Asie centrale»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congress of the World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, "Le patrimoine culturel de l'Ouzbékistan - le fondement de la nouvelle Renaissance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, Jul 2022, Samarkand, Uzbekistan</w:t>
+              <w:t xml:space="preserve">"Histoire visuelle de la conquête du Turkestan par l’Empire russe, 1860-1900 : témoignages, représentations, commémorations, décolonisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, CNRS/Sorbonne Université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955813v1</w:t>
+                <w:t xml:space="preserve">hal-03955788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic Politics in the Governorate of Turkestan: How the &amp;quot;Our&amp;quot; Turkestan Should be Represented</w:t>
+                <w:t xml:space="preserve">Comment discuter des 'vues' : photographies et cartes postales de paysages et construction de la mémoire collective sur les pages FaceBook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian „Orient“. Archaeology and Imperial Cultural Policy, 1856-1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Justus-Liebig-Universität Gießen / Historisches Institut / Osteuropäische Geschichte, Jan 2022, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">"L'anthropologie visuelle dans la recherche historique: L'espace des sciences et des médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'enseignement supérieur et de la science de la République du Kazakhstan, Université pédagogique nationale kazakh Abay, Institut d'histoire et de droit de la République du Kazakhstan, Sep 2022, Almaty (à distance), Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955667v1</w:t>
+                <w:t xml:space="preserve">hal-03955796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment discuter des 'vues' : photographies et cartes postales de paysages et construction de la mémoire collective sur les pages FaceBook</w:t>
+                <w:t xml:space="preserve">Cartes de la Renaissance italienne : combien de mers Caspiennes peut contenir l'espace cartographique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'anthropologie visuelle dans la recherche historique: L'espace des sciences et des médias"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'enseignement supérieur et de la science de la République du Kazakhstan, Université pédagogique nationale kazakh Abay, Institut d'histoire et de droit de la République du Kazakhstan, Sep 2022, Almaty (à distance), Kazakhstan</w:t>
+              <w:t xml:space="preserve">VI Congress of the World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, "Le patrimoine culturel de l'Ouzbékistan - le fondement de la nouvelle Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, Jul 2022, Samarkand, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955796v1</w:t>
+                <w:t xml:space="preserve">hal-03955813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un épisode tragique de la conquête russe de l’Asie centrale»</w:t>
+                <w:t xml:space="preserve">Photographic Politics in the Governorate of Turkestan: How the &amp;quot;Our&amp;quot; Turkestan Should be Represented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Histoire visuelle de la conquête du Turkestan par l’Empire russe, 1860-1900 : témoignages, représentations, commémorations, décolonisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eur'Orbem, CNRS/Sorbonne Université, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Russian „Orient“. Archaeology and Imperial Cultural Policy, 1856-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justus-Liebig-Universität Gießen / Historisches Institut / Osteuropäische Geschichte, Jan 2022, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955788v1</w:t>
+                <w:t xml:space="preserve">hal-03955667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Photographie du gouvernorat général du Turkestan, médias sociaux et archives ouvertes : réflexions sur une stratégie de préservation du patrimoine photographique de la region”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gorshenina</w:t>
+                <w:t xml:space="preserve">« Are the colonial and postcolonial paradigms applicable to the Central Asian region? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Week of Cultural Heritage of Uzbekistan; V Congress "Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan at the present stage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, National Association of Electronic Mass Media of Uzbekistan, State Committee of the Republic of Uzbekistan for Tourism Development, Uzbekkino National Agency, Sep 2021, Tachkent-Khiva, Uzbekistan</w:t>
+              <w:t xml:space="preserve">Eurasian Insights EISCAS Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gent University, Sep 2021, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955678v1</w:t>
+                <w:t xml:space="preserve">hal-03955689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un souvenir tragique de la conquête russe de l’Asie centrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
+                <w:t xml:space="preserve">“Photographie du gouvernorat général du Turkestan, médias sociaux et archives ouvertes : réflexions sur une stratégie de préservation du patrimoine photographique de la region”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Quel paysage pour la mémoire ? Quelle mémoire pour le paysage ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Clermont Auvergne – Clermont-Ferrand / Sorbonne Université – Paris, organisé par Luba Jurgenson &amp; Philippe Mesnard, Dec 2021, Clermont-Ferrand - Paris, France</w:t>
+              <w:t xml:space="preserve">The Week of Cultural Heritage of Uzbekistan; V Congress "Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan at the present stage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, National Association of Electronic Mass Media of Uzbekistan, State Committee of the Republic of Uzbekistan for Tourism Development, Uzbekkino National Agency, Sep 2021, Tachkent-Khiva, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955672v1</w:t>
+                <w:t xml:space="preserve">hal-03955678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Galina Pugachenkova’s Archives in Open Access »</w:t>
               </w:r>
@@ -1751,96 +1751,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Are the colonial and postcolonial paradigms applicable to the Central Asian region? »</w:t>
+                <w:t xml:space="preserve">L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un souvenir tragique de la conquête russe de l’Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Insights EISCAS Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gent University, Sep 2021, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">« Quel paysage pour la mémoire ? Quelle mémoire pour le paysage ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Clermont Auvergne – Clermont-Ferrand / Sorbonne Université – Paris, organisé par Luba Jurgenson &amp; Philippe Mesnard, Dec 2021, Clermont-Ferrand - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955689v1</w:t>
+                <w:t xml:space="preserve">hal-03955672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Open Central Asian photo archive: visual history of Turkmenistan in a regional context »</w:t>
               </w:r>
@@ -2335,122 +2335,126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Alexander the Great Studies and Hellenism in Uzbekistan: A Postcolonial and Decolonial Discourse Within a Central Asian Archaeology Stalled Between Post-Soviet Myths, Centre-Periphery Tensions, and Non-Recognition of Russian Colonialism »</w:t>
+                <w:t xml:space="preserve">Bāmiyān</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Schnapp et Sylvie Ramond (éd.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Ben Akrigg and Katherine Blouin, Handbook of Classics, Colonialism, and Postcolonial Theory</w:t>
+              <w:t xml:space="preserve">Les formes de la ruine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 383-415, 2024, ISBN 9780367555481</w:t>
+                <w:t xml:space="preserve">Lienart éditions, Paris; Musée des Beaux-Arts, Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN : 978-2-35906-419-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874089v1</w:t>
+                <w:t xml:space="preserve">hal-04308120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography and Postcards: Creating the Image of 'Russian Central Asia' in 19th-early 20th century”</w:t>
               </w:r>
@@ -2512,432 +2516,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samarkand</w:t>
+                <w:t xml:space="preserve">« Alexander the Great Studies and Hellenism in Uzbekistan: A Postcolonial and Decolonial Discourse Within a Central Asian Archaeology Stalled Between Post-Soviet Myths, Centre-Periphery Tensions, and Non-Recognition of Russian Colonialism »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de la ruine</w:t>
+              <w:t xml:space="preserve">in : Ben Akrigg and Katherine Blouin, Handbook of Classics, Colonialism, and Postcolonial Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lienart éditions; Lyon, musée des Beaux-Arts</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 11, 2024, ISBN : 978-2-35906-419-3</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 383-415, 2024, ISBN 9780367555481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308121v1</w:t>
+                <w:t xml:space="preserve">hal-03874089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Between the Hyrcanian Gulf and an Enclosed Sea: The First Cartographic Images of the Caspian”</w:t>
+                <w:t xml:space="preserve">Samarkand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Schnapp; Sylvie Ramond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: Paolo Sartori, Ulfat Abdurasulov actes of the International Symposium « Mudding the Waters: Towards a History of the Caspian Sea”, September 13-14, 2023, Vienna, Austrian Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Les formes de la ruine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lienart éditions; Lyon, musée des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11, 2024, ISBN : 978-2-35906-419-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837764v1</w:t>
+                <w:t xml:space="preserve">hal-04308121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bāmiyān</w:t>
+                <w:t xml:space="preserve">“Between the Hyrcanian Gulf and an Enclosed Sea: The First Cartographic Images of the Caspian”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de la ruine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ISBN : 978-2-35906-419-3</w:t>
+              <w:t xml:space="preserve">in: Paolo Sartori, Ulfat Abdurasulov actes of the International Symposium « Mudding the Waters: Towards a History of the Caspian Sea”, September 13-14, 2023, Vienna, Austrian Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308120v1</w:t>
+                <w:t xml:space="preserve">hal-04837764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Introduction: Why is the visual history of the conquest of Turkestan so invisible?”</w:t>
+                <w:t xml:space="preserve">« Les archéologues françaises en Asie centrale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Svetlana Gorshenina, Sergey Abashin, Visual History of the Conquest of Turkestan by the Russian Empire, 1860-1900: Testimonies, Representations, Commemoration, Decolonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Sophie Archambault de Beaune et Nathalie Richard (dir.), La place des femmes dans l’archéologie française des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308057v1</w:t>
+                <w:t xml:space="preserve">hal-04308063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les archéologues françaises en Asie centrale »</w:t>
+                <w:t xml:space="preserve">“Introduction: Why is the visual history of the conquest of Turkestan so invisible?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophie Archambault de Beaune et Nathalie Richard (dir.), La place des femmes dans l’archéologie française des origines à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Svetlana Gorshenina, Sergey Abashin, Visual History of the Conquest of Turkestan by the Russian Empire, 1860-1900: Testimonies, Representations, Commemoration, Decolonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308063v1</w:t>
+                <w:t xml:space="preserve">hal-04308057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander the Great Studies and Hellenism in Uzbekistan: A Postcolonial and Decolonial Discourse Within a Central Asian Archaeology Stalled Between Post-Soviet Myths, Centre-Periphery Tensions, and Non-Recognition of Russian Colonialism</w:t>
               </w:r>
@@ -3068,558 +3068,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword: Unmarginalising Central Asian Photography</w:t>
+                <w:t xml:space="preserve">“’Ethnographic types’ in the photographs of Turkestan: Orientalism, nationalisms and the functioning of historical memory on Facebook pages (2017–2019)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Svetlana Gorshenina, Sergei Abashin, Bruno de Cordier, Tatiana Saburova (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.399-400, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110754469-013⟩</w:t>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-398, 2022, 9783110754469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110754469-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874025v1</w:t>
+                <w:t xml:space="preserve">hal-03070760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’aquarelle à la photographie : la 'redécouverte' de l’Asie centrale au XVIIIe et au XIXe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Lintz, Rocco Rante (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendeurs d’Asie centrale. Sur les routes caravanières d’Ouzbékistan, Catalogue de l’exposition au Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvre éditions / El Viso., pp.320-325, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction: ‘On the margins of the marginal’ – Why are there so few specialists in Central Asian photography of the imperial and early Soviet period?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Svetlana Gorshenina, Sergei Abashin, Bruno de Cordier, Tatiana Saburova (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-35, 2022, Collection: Welten Süd- und Zentralasiens / Worlds of South and Inner Asia / Mondes de l’Asie du Sud et de l’Asie Centrale; Au nom de la Société Suisse-Asie, 978-3-11-075442-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110754469-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“’Ethnographic types’ in the photographs of Turkestan: Orientalism, nationalisms and the functioning of historical memory on Facebook pages (2017–2019)”</w:t>
+                <w:t xml:space="preserve">Afterword: Unmarginalising Central Asian Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Abashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Saburova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.329-398, 2022, 9783110754469. </w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.399-400, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110754469-012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110754469-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070760v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Toponymy of Central Asia: Proper Names or Forged Concepts? »</w:t>
+                <w:t xml:space="preserve">La riscoperta dei feltri dell’Asia centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MUSEC, Museum of Cultures of Lugano, Fondazione culture e musei. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruno De Cordier, Adrien Fauve, Jeroen Van Den Bosch, European Handbook of Central Asian Studies: History, Politics &amp; Societies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Imogen Heitmann (éd.), Namad. L’antica arte del feltro in Iran et nell’Asia centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-105, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494650v1</w:t>
+                <w:t xml:space="preserve">hal-03954390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La riscoperta dei feltri dell’Asia centrale</w:t>
+                <w:t xml:space="preserve">« Toponymy of Central Asia: Proper Names or Forged Concepts? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imogen Heitmann (éd.), Namad. L’antica arte del feltro in Iran et nell’Asia centrale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bruno De Cordier, Adrien Fauve, Jeroen Van Den Bosch, European Handbook of Central Asian Studies: History, Politics &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem-Verlag, pp.929-938, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24216/9783838215181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954390v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La riscoperta dei feltri dell’Asia centrale</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18F473EB"/>
+    <w:nsid w:val="725DFF2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-gorshenina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3553-8954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059656875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorshenina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorshenina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abashin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe For&#234;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-Colonialism-and-Postcolonial-Theory/Blouin-Akrigg/p/book/9780367555481?srsltid=AfmBOorzc6JGyXIbsep_xPdKO0owgTZrB4le2e9cUM2VbmtRqCaLXa-d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unesco.org/silkroad/events-festivals/heritage-and-intercultural-exchange-architecture-monuments-and-urbanism-along-silk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-formes-de-la-ruine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Abashin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saburova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110754469/html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24216/9783838215181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-gorshenina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3553-8954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059656875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorshenina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorshenina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abashin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe For&#234;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-formes-de-la-ruine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unesco.org/silkroad/events-festivals/heritage-and-intercultural-exchange-architecture-monuments-and-urbanism-along-silk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-Colonialism-and-Postcolonial-Theory/Blouin-Akrigg/p/book/9780367555481?srsltid=AfmBOorzc6JGyXIbsep_xPdKO0owgTZrB4le2e9cUM2VbmtRqCaLXa-d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110754469/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Abashin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saburova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24216/9783838215181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>