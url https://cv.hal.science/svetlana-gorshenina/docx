--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -735,165 +735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Архив Галины Пугаченковой в свободном доступе»</w:t>
+                <w:t xml:space="preserve">«Galina Pugachenkova's Archives in Open Access»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вестник МИЦАИ </w:t>
+              <w:t xml:space="preserve">Bulletin of IICAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070711v1</w:t>
+                <w:t xml:space="preserve">hal-03070695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Galina Pugachenkova's Archives in Open Access»</w:t>
+                <w:t xml:space="preserve">«Архив Галины Пугаченковой в свободном доступе»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of IICAS</w:t>
+              <w:t xml:space="preserve">Вестник МИЦАИ </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070695v1</w:t>
+                <w:t xml:space="preserve">hal-03070711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie(s) en situation coloniale</w:t>
               </w:r>
@@ -1268,303 +1268,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un épisode tragique de la conquête russe de l’Asie centrale»</w:t>
+                <w:t xml:space="preserve">Cartes de la Renaissance italienne : combien de mers Caspiennes peut contenir l'espace cartographique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Histoire visuelle de la conquête du Turkestan par l’Empire russe, 1860-1900 : témoignages, représentations, commémorations, décolonisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eur'Orbem, CNRS/Sorbonne Université, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">VI Congress of the World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, "Le patrimoine culturel de l'Ouzbékistan - le fondement de la nouvelle Renaissance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, Jul 2022, Samarkand, Uzbekistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955788v1</w:t>
+                <w:t xml:space="preserve">hal-03955813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment discuter des 'vues' : photographies et cartes postales de paysages et construction de la mémoire collective sur les pages FaceBook</w:t>
+                <w:t xml:space="preserve">Photographic Politics in the Governorate of Turkestan: How the &amp;quot;Our&amp;quot; Turkestan Should be Represented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'anthropologie visuelle dans la recherche historique: L'espace des sciences et des médias"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'enseignement supérieur et de la science de la République du Kazakhstan, Université pédagogique nationale kazakh Abay, Institut d'histoire et de droit de la République du Kazakhstan, Sep 2022, Almaty (à distance), Kazakhstan</w:t>
+              <w:t xml:space="preserve">Russian „Orient“. Archaeology and Imperial Cultural Policy, 1856-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justus-Liebig-Universität Gießen / Historisches Institut / Osteuropäische Geschichte, Jan 2022, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955796v1</w:t>
+                <w:t xml:space="preserve">hal-03955667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes de la Renaissance italienne : combien de mers Caspiennes peut contenir l'espace cartographique?</w:t>
+                <w:t xml:space="preserve">Comment discuter des 'vues' : photographies et cartes postales de paysages et construction de la mémoire collective sur les pages FaceBook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congress of the World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, "Le patrimoine culturel de l'Ouzbékistan - le fondement de la nouvelle Renaissance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Society for the Study, Preservation and Popularization of the Cultural Legacy of Uzbekistan, Jul 2022, Samarkand, Uzbekistan</w:t>
+              <w:t xml:space="preserve">"L'anthropologie visuelle dans la recherche historique: L'espace des sciences et des médias"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'enseignement supérieur et de la science de la République du Kazakhstan, Université pédagogique nationale kazakh Abay, Institut d'histoire et de droit de la République du Kazakhstan, Sep 2022, Almaty (à distance), Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955813v1</w:t>
+                <w:t xml:space="preserve">hal-03955796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic Politics in the Governorate of Turkestan: How the &amp;quot;Our&amp;quot; Turkestan Should be Represented</w:t>
+                <w:t xml:space="preserve">«L’assaut et la prise du château fort de Geok-tepe : (re-)mémorisation en trois séquences d’un épisode tragique de la conquête russe de l’Asie centrale»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian „Orient“. Archaeology and Imperial Cultural Policy, 1856-1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Justus-Liebig-Universität Gießen / Historisches Institut / Osteuropäische Geschichte, Jan 2022, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">"Histoire visuelle de la conquête du Turkestan par l’Empire russe, 1860-1900 : témoignages, représentations, commémorations, décolonisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, CNRS/Sorbonne Université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955667v1</w:t>
+                <w:t xml:space="preserve">hal-03955788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Are the colonial and postcolonial paradigms applicable to the Central Asian region? »</w:t>
               </w:r>
@@ -2335,126 +2335,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bāmiyān</w:t>
+                <w:t xml:space="preserve">« Alexander the Great Studies and Hellenism in Uzbekistan: A Postcolonial and Decolonial Discourse Within a Central Asian Archaeology Stalled Between Post-Soviet Myths, Centre-Periphery Tensions, and Non-Recognition of Russian Colonialism »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de la ruine</w:t>
+              <w:t xml:space="preserve">in : Ben Akrigg and Katherine Blouin, Handbook of Classics, Colonialism, and Postcolonial Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lienart éditions, Paris; Musée des Beaux-Arts, Lyon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, ISBN : 978-2-35906-419-3</w:t>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 383-415, 2024, ISBN 9780367555481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308120v1</w:t>
+                <w:t xml:space="preserve">hal-03874089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photography and Postcards: Creating the Image of 'Russian Central Asia' in 19th-early 20th century”</w:t>
               </w:r>
@@ -2516,290 +2512,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Alexander the Great Studies and Hellenism in Uzbekistan: A Postcolonial and Decolonial Discourse Within a Central Asian Archaeology Stalled Between Post-Soviet Myths, Centre-Periphery Tensions, and Non-Recognition of Russian Colonialism »</w:t>
+                <w:t xml:space="preserve">Samarkand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Schnapp; Sylvie Ramond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Ben Akrigg and Katherine Blouin, Handbook of Classics, Colonialism, and Postcolonial Theory</w:t>
+              <w:t xml:space="preserve">Les formes de la ruine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 383-415, 2024, ISBN 9780367555481</w:t>
+                <w:t xml:space="preserve">Lienart éditions; Lyon, musée des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11, 2024, ISBN : 978-2-35906-419-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874089v1</w:t>
+                <w:t xml:space="preserve">hal-04308121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samarkand</w:t>
+                <w:t xml:space="preserve">“Between the Hyrcanian Gulf and an Enclosed Sea: The First Cartographic Images of the Caspian”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de la ruine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 11, 2024, ISBN : 978-2-35906-419-3</w:t>
+              <w:t xml:space="preserve">in: Paolo Sartori, Ulfat Abdurasulov actes of the International Symposium « Mudding the Waters: Towards a History of the Caspian Sea”, September 13-14, 2023, Vienna, Austrian Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308121v1</w:t>
+                <w:t xml:space="preserve">hal-04837764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Between the Hyrcanian Gulf and an Enclosed Sea: The First Cartographic Images of the Caspian”</w:t>
+                <w:t xml:space="preserve">Bāmiyān</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Schnapp et Sylvie Ramond (éd.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in: Paolo Sartori, Ulfat Abdurasulov actes of the International Symposium « Mudding the Waters: Towards a History of the Caspian Sea”, September 13-14, 2023, Vienna, Austrian Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Les formes de la ruine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lienart éditions, Paris; Musée des Beaux-Arts, Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN : 978-2-35906-419-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837764v1</w:t>
+                <w:t xml:space="preserve">hal-04308120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les archéologues françaises en Asie centrale »</w:t>
               </w:r>
@@ -3068,407 +3068,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“’Ethnographic types’ in the photographs of Turkestan: Orientalism, nationalisms and the functioning of historical memory on Facebook pages (2017–2019)”</w:t>
+                <w:t xml:space="preserve">Afterword: Unmarginalising Central Asian Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Abashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Saburova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110754469-012⟩</w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.399-400, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110754469-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070760v1</w:t>
+                <w:t xml:space="preserve">hal-03874025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’aquarelle à la photographie : la 'redécouverte' de l’Asie centrale au XVIIIe et au XIXe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Lintz, Rocco Rante (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Splendeurs d’Asie centrale. Sur les routes caravanières d’Ouzbékistan, Catalogue de l’exposition au Louvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louvre éditions / El Viso., pp.320-325, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Introduction: ‘On the margins of the marginal’ – Why are there so few specialists in Central Asian photography of the imperial and early Soviet period?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Svetlana Gorshenina, Sergei Abashin, Bruno de Cordier, Tatiana Saburova (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-35, 2022, Collection: Welten Süd- und Zentralasiens / Worlds of South and Inner Asia / Mondes de l’Asie du Sud et de l’Asie Centrale; Au nom de la Société Suisse-Asie, 978-3-11-075442-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110754469-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afterword: Unmarginalising Central Asian Photography</w:t>
+                <w:t xml:space="preserve">“’Ethnographic types’ in the photographs of Turkestan: Orientalism, nationalisms and the functioning of historical memory on Facebook pages (2017–2019)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gorshenina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Svetlana Gorshenina, Sergei Abashin, Bruno de Cordier, Tatiana Saburova (eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographing Central Asia. From the Periphery of the Russian Empire to Global Presence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.399-400, 2022, </w:t>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-398, 2022, 9783110754469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110754469-013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110754469-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874025v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La riscoperta dei feltri dell’Asia centrale</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="725DFF2A"/>
+    <w:nsid w:val="57AACE38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-gorshenina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3553-8954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059656875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorshenina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorshenina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abashin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe For&#234;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-formes-de-la-ruine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unesco.org/silkroad/events-festivals/heritage-and-intercultural-exchange-architecture-monuments-and-urbanism-along-silk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-Colonialism-and-Postcolonial-Theory/Blouin-Akrigg/p/book/9780367555481?srsltid=AfmBOorzc6JGyXIbsep_xPdKO0owgTZrB4le2e9cUM2VbmtRqCaLXa-d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110754469/html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Abashin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saburova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24216/9783838215181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-gorshenina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3553-8954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059656875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gorshenina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0299" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorshenina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955813v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955796v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308050v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abashin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe For&#234;t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymon Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Classics-Colonialism-and-Postcolonial-Theory/Blouin-Akrigg/p/book/9780367555481?srsltid=AfmBOorzc6JGyXIbsep_xPdKO0owgTZrB4le2e9cUM2VbmtRqCaLXa-d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unesco.org/silkroad/events-festivals/heritage-and-intercultural-exchange-architecture-monuments-and-urbanism-along-silk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/les-formes-de-la-ruine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Abashin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Saburova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110754469/html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110754469-012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24216/9783838215181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01566862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>