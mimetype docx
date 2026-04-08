--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2650,109 +2650,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
+                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
+              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463869v1</w:t>
+                <w:t xml:space="preserve">hal-01463865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinkretičeskie kolorističeskie neologizmy v russkom jazyke</w:t>
               </w:r>
@@ -2814,191 +2814,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
+                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
+              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463865v1</w:t>
+                <w:t xml:space="preserve">hal-01463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
+                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463819v1</w:t>
+                <w:t xml:space="preserve">hal-02484795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ispanskoe množestvennoe čislo vo francuzskom jazyke ?</w:t>
               </w:r>
@@ -3060,191 +3060,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
+                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484787v1</w:t>
+                <w:t xml:space="preserve">hal-01463819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
+                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484795v1</w:t>
+                <w:t xml:space="preserve">hal-02484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovarnoe opisanie i real’noe upotreblenie</w:t>
               </w:r>
@@ -3306,342 +3306,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
+                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verena M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484756v1</w:t>
+                <w:t xml:space="preserve">hal-02484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
+                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mollard-Desfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484724v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
+                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484710v1</w:t>
+                <w:t xml:space="preserve">hal-02484724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
+                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
+              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484778v1</w:t>
+                <w:t xml:space="preserve">hal-02484710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des termes chromatiques et problèmes de traduction</w:t>
               </w:r>
@@ -4255,499 +4255,499 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
+                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+                <w:t xml:space="preserve">Baumann, Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358499v1</w:t>
+                <w:t xml:space="preserve">hal-04353933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
+                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356274v1</w:t>
+                <w:t xml:space="preserve">hal-04358443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
+                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruchot</w:t>
+                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358853v1</w:t>
+                <w:t xml:space="preserve">hal-04358499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
+                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
+                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359740v1</w:t>
+                <w:t xml:space="preserve">hal-04356274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie éolienne et fin de vie des parcs : une étude interlinguistique entre l'italien et le français</w:t>
               </w:r>
@@ -4772,64 +4772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -4845,2033 +4845,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
+                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Li</w:t>
+                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359871v1</w:t>
+                <w:t xml:space="preserve">hal-04359740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
+                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baumann, Hans</w:t>
+                <w:t xml:space="preserve">Thierry Ruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353933v1</w:t>
+                <w:t xml:space="preserve">hal-04358853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
+                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Julia</w:t>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358443v1</w:t>
+                <w:t xml:space="preserve">hal-04359871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
+                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sokolova</w:t>
+                <w:t xml:space="preserve">Chris A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662831v1</w:t>
+                <w:t xml:space="preserve">hal-03662889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
+                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Montébran</w:t>
+                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662943v1</w:t>
+                <w:t xml:space="preserve">hal-03662859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
+                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Mullan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Sadow</w:t>
+                <w:t xml:space="preserve">Léa Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668739v1</w:t>
+                <w:t xml:space="preserve">hal-03662436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
+                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662337v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
+                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Montébran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662390v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lamarre</w:t>
+                <w:t xml:space="preserve">Lauren Sadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662925v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
+                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cetro</w:t>
+                <w:t xml:space="preserve">Igor Mel'Cuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662781v1</w:t>
+                <w:t xml:space="preserve">hal-03662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
+                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Vezzani</w:t>
+                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662551v1</w:t>
+                <w:t xml:space="preserve">hal-03662390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
+                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662981v1</w:t>
+                <w:t xml:space="preserve">hal-03662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
+                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertin</w:t>
+                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662747v1</w:t>
+                <w:t xml:space="preserve">hal-03662781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
+                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662592v1</w:t>
+                <w:t xml:space="preserve">hal-03662551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
+                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662859v1</w:t>
+                <w:t xml:space="preserve">hal-03662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris A. Smith</w:t>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662889v1</w:t>
+                <w:t xml:space="preserve">hal-03662747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
+                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mouton</w:t>
+                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662436v1</w:t>
+                <w:t xml:space="preserve">hal-03662592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7026,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>