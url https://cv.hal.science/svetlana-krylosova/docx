--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2650,109 +2650,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
+                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
+              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463865v1</w:t>
+                <w:t xml:space="preserve">hal-01463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinkretičeskie kolorističeskie neologizmy v russkom jazyke</w:t>
               </w:r>
@@ -2814,437 +2814,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
+                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
+              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463869v1</w:t>
+                <w:t xml:space="preserve">hal-01463865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
+                <w:t xml:space="preserve">Ispanskoe množestvennoe čislo vo francuzskom jazyke ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Pljurilingvizm i mul’tilingvizm : problemy i strategii razvitija </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tumen, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484795v1</w:t>
+                <w:t xml:space="preserve">hal-01463854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ispanskoe množestvennoe čislo vo francuzskom jazyke ?</w:t>
+                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pljurilingvizm i mul’tilingvizm : problemy i strategii razvitija </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tumen, Russia</w:t>
+              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463854v1</w:t>
+                <w:t xml:space="preserve">hal-01463819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
+                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463819v1</w:t>
+                <w:t xml:space="preserve">hal-02484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
+                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484787v1</w:t>
+                <w:t xml:space="preserve">hal-02484795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovarnoe opisanie i real’noe upotreblenie</w:t>
               </w:r>
@@ -3306,342 +3306,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
+                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mollard-Desfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
+              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484778v1</w:t>
+                <w:t xml:space="preserve">hal-02484756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
+                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Verena M. Schindler</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484756v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
+                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484724v1</w:t>
+                <w:t xml:space="preserve">hal-02484710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
+                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484710v1</w:t>
+                <w:t xml:space="preserve">hal-02484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des termes chromatiques et problèmes de traduction</w:t>
               </w:r>
@@ -4255,2623 +4255,2623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
+                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baumann, Hans</w:t>
+                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353933v1</w:t>
+                <w:t xml:space="preserve">hal-04358499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
+                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Julia</w:t>
+                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358443v1</w:t>
+                <w:t xml:space="preserve">hal-04356274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
+                <w:t xml:space="preserve">Énergie éolienne et fin de vie des parcs : une étude interlinguistique entre l'italien et le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+                <w:t xml:space="preserve">Serena Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358499v1</w:t>
+                <w:t xml:space="preserve">hal-04359995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
+                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356274v1</w:t>
+                <w:t xml:space="preserve">hal-04359740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie éolienne et fin de vie des parcs : une étude interlinguistique entre l'italien et le français</w:t>
+                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Sassi</w:t>
+                <w:t xml:space="preserve">Thierry Ruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359995v1</w:t>
+                <w:t xml:space="preserve">hal-04358853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
+                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359740v1</w:t>
+                <w:t xml:space="preserve">hal-04359871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
+                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruchot</w:t>
+                <w:t xml:space="preserve">Baumann, Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358853v1</w:t>
+                <w:t xml:space="preserve">hal-04353933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
+                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Li</w:t>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359871v1</w:t>
+                <w:t xml:space="preserve">hal-04358443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
+                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris A. Smith</w:t>
+                <w:t xml:space="preserve">Olga Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662889v1</w:t>
+                <w:t xml:space="preserve">hal-03662831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
+                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
+                <w:t xml:space="preserve">Aurore Montébran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662859v1</w:t>
+                <w:t xml:space="preserve">hal-03662943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
+                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mouton</w:t>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662436v1</w:t>
+                <w:t xml:space="preserve">hal-03662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
+                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sokolova</w:t>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Sadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662831v1</w:t>
+                <w:t xml:space="preserve">hal-03668739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Mel'Cuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Montébran</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03662943v1</w:t>
+                <w:t xml:space="preserve">hal-03662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Mullan</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03668739v1</w:t>
+                <w:t xml:space="preserve">hal-03662390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
+                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Mel'Cuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
+                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662337v1</w:t>
+                <w:t xml:space="preserve">hal-03662781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
+                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662390v1</w:t>
+                <w:t xml:space="preserve">hal-03662551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
+                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lamarre</w:t>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662925v1</w:t>
+                <w:t xml:space="preserve">hal-03662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cetro</w:t>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662781v1</w:t>
+                <w:t xml:space="preserve">hal-03662747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
+                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Vezzani</w:t>
+                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662551v1</w:t>
+                <w:t xml:space="preserve">hal-03662592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
+                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+                <w:t xml:space="preserve">Léa Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662981v1</w:t>
+                <w:t xml:space="preserve">hal-03662436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
+                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertin</w:t>
+                <w:t xml:space="preserve">Chris A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662747v1</w:t>
+                <w:t xml:space="preserve">hal-03662889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
+                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
+                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662592v1</w:t>
+                <w:t xml:space="preserve">hal-03662859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7026,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>