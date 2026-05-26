--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -287,221 +287,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devuška ! Russian clausatives of café and restaurants interaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner le lexique « culturellement spécifique » : et si la solution était dans la définition lexicographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiener slawistischer Almanach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lifetime linguistic inspirations: To Igor Mel'čuk from colleagues and friends for his 90th birthday</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986059v1</w:t>
+                <w:t xml:space="preserve">hal-03986022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le lexique « culturellement spécifique » : et si la solution était dans la définition lexicographique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devuška ! Russian clausatives of café and restaurants interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Akborisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Chepurnykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomara Gotkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Kolzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiener slawistischer Almanach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lifetime linguistic inspirations: To Igor Mel'čuk from colleagues and friends for his 90th birthday</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986022v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désarchaïsation lexicale en russe contemporain</w:t>
               </w:r>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Вид русского глагола и его отражение в словаре</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomara Gotkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Mikhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chepurnykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diskussionnye voprosy romanistiki</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicologie Explicative et Combinatoire du Russe selon l’approche des Réseaux lexicaux (LEC-ru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Akborisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Kolzoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,601 +2650,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
+                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
+              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463869v1</w:t>
+                <w:t xml:space="preserve">hal-01463865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinkretičeskie kolorističeskie neologizmy v russkom jazyke</w:t>
+                <w:t xml:space="preserve">Buryj vs koričnevyj v slovare i tekste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olomoucké dny rusistů</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ekologija perevoda. Perspektivy meždisciplinarnykh issledovanij</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tumen, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484823v1</w:t>
+                <w:t xml:space="preserve">hal-01463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koričnevyj portret v kaštanovyx tonax. Cvetooboznačenija brun и marron v sovremennom francuzskom jazyke</w:t>
+                <w:t xml:space="preserve">Sinkretičeskie kolorističeskie neologizmy v russkom jazyke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gercenovskie čtenija. Iniostrannye jazyki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint-Petersbourg, France</w:t>
+              <w:t xml:space="preserve">Olomoucké dny rusistů</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463865v1</w:t>
+                <w:t xml:space="preserve">hal-02484823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ispanskoe množestvennoe čislo vo francuzskom jazyke ?</w:t>
+                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pljurilingvizm i mul’tilingvizm : problemy i strategii razvitija </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tumen, Russia</w:t>
+              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463854v1</w:t>
+                <w:t xml:space="preserve">hal-02484795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
+                <w:t xml:space="preserve">Ispanskoe množestvennoe čislo vo francuzskom jazyke ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Pljurilingvizm i mul’tilingvizm : problemy i strategii razvitija </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tumen, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463819v1</w:t>
+                <w:t xml:space="preserve">hal-01463854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
+                <w:t xml:space="preserve">O mež’’jazykovyx omonimax ili Davajte bez oficioza !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Russkij jazyk v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484787v1</w:t>
+                <w:t xml:space="preserve">hal-01463819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kogda ne pomogajut slovari : neologizmy v sovremennyx rossijskix SMI</w:t>
+                <w:t xml:space="preserve">Romance&amp;quot; Plural in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osvoenie semantičeskogo prostranstva russkogo jazyka inistrancami</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Nižnij Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v mežkul’turnom prostranstve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484795v1</w:t>
+                <w:t xml:space="preserve">hal-02484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slovarnoe opisanie i real’noe upotreblenie</w:t>
               </w:r>
@@ -3306,342 +3306,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
+                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verena M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484756v1</w:t>
+                <w:t xml:space="preserve">hal-02484778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
+                <w:t xml:space="preserve">From red Bordeaux to absinthe green, from hot chocolate to capuccino: beverages, their referential colour terms and reflections on cultural differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Mollard-Desfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Interim Meeting « Color and Food: From the Farm to the Table » of the International Colour Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484724v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
+                <w:t xml:space="preserve">Le pluriel &amp;quot;russe&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tomachpolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Romanskie jazyki v èpoxu globalizacii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484710v1</w:t>
+                <w:t xml:space="preserve">hal-02484724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attrait de la nouveauté et du luxe : néologismes chromatiques dans la presse féminine russe contemporaine</w:t>
+                <w:t xml:space="preserve">Une lampe à abat-jour cerise : de la traduction en français d’un terme chromatique russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néologie et politiques linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Galaţi, Roumanie</w:t>
+              <w:t xml:space="preserve">Russkij jazyk i kul’tura v zerkale perevoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484778v1</w:t>
+                <w:t xml:space="preserve">hal-02484710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique des termes chromatiques et problèmes de traduction</w:t>
               </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Mikhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Chepurnykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4255,2623 +4255,2623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
+                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+                <w:t xml:space="preserve">Baumann, Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358499v1</w:t>
+                <w:t xml:space="preserve">hal-04353933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
+                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+                <w:t xml:space="preserve">Léopold Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356274v1</w:t>
+                <w:t xml:space="preserve">hal-04358443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie éolienne et fin de vie des parcs : une étude interlinguistique entre l'italien et le français</w:t>
+                <w:t xml:space="preserve">Analyse contrastive de phrasèmes concernant les animaux en français et en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Sassi</w:t>
+                <w:t xml:space="preserve">Maria Chiara Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359995v1</w:t>
+                <w:t xml:space="preserve">hal-04358499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
+                <w:t xml:space="preserve">Anisomorphisme sémantique et hyponymie interlinguale : étude comparée pour une remédiation plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
+                <w:t xml:space="preserve">Claudia D'Amelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359740v1</w:t>
+                <w:t xml:space="preserve">hal-04356274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
+                <w:t xml:space="preserve">Énergie éolienne et fin de vie des parcs : une étude interlinguistique entre l'italien et le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruchot</w:t>
+                <w:t xml:space="preserve">Serena Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358853v1</w:t>
+                <w:t xml:space="preserve">hal-04359995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
+                <w:t xml:space="preserve">Terminologie française et allemande dans le domaine du climat et de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingfeng Li</w:t>
+                <w:t xml:space="preserve">Yvonne Kiegel - Keicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04359871v1</w:t>
+                <w:t xml:space="preserve">hal-04359740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire des adolescents germanophones au XVIIe siècle : emprunts français et italiens et contact des langues</w:t>
+                <w:t xml:space="preserve">Entre la phraséologie et les discours interactifs : les interactèmes. Définition, classement et traitement lexicographique en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baumann, Hans</w:t>
+                <w:t xml:space="preserve">Thierry Ruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353933v1</w:t>
+                <w:t xml:space="preserve">hal-04358853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contacts de langues, anglicismes et morphologie néologique : entre innovations et stabilités</w:t>
+                <w:t xml:space="preserve">Le contact des langues sous le prisme du dictionnaire français-lolo, dialecte gni du Père Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Julia</w:t>
+                <w:t xml:space="preserve">Qingfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snejana Gadjeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Krylosova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358443v1</w:t>
+                <w:t xml:space="preserve">hal-04359871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
+                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sokolova</w:t>
+                <w:t xml:space="preserve">Chris A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662831v1</w:t>
+                <w:t xml:space="preserve">hal-03662889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
+                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Montébran</w:t>
+                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662943v1</w:t>
+                <w:t xml:space="preserve">hal-03662859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
+                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lamarre</w:t>
+                <w:t xml:space="preserve">Léa Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662925v1</w:t>
+                <w:t xml:space="preserve">hal-03662436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
+                <w:t xml:space="preserve">ANTHROPOMORPHISME DANS LA SÉMANTIQUE DE MATÉRIALITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerry Mullan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Sadow</w:t>
+                <w:t xml:space="preserve">Olga Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668739v1</w:t>
+                <w:t xml:space="preserve">hal-03662831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
+                <w:t xml:space="preserve">LES VERBES CHINOIS EN LIEN AVEC LE VOCABULAIRE SOMATIQUE : MORPHOSYNTAXE ET ASPECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662337v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J'ai mal à la tête, me duele la cabeza et tours analogues dans les langues-cultures romanes et en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
+                <w:t xml:space="preserve">Lauren Sadow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662390v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
+                <w:t xml:space="preserve">Names of Body Parts in the Lexicon: Russian RUKA ≈ ‘arm + hand’ and RUKA ≈ ‘hand’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Cetro</w:t>
+                <w:t xml:space="preserve">Igor Mel'Cuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Iordanskaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662781v1</w:t>
+                <w:t xml:space="preserve">hal-03662337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
+                <w:t xml:space="preserve">LES PARCOURS SEMANTIQUES DES LEXEMES SE RAPPORTANT A « POIL / POILS » : ENTRE DIACHRONIE ET SYNCHRONIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Vezzani</w:t>
+                <w:t xml:space="preserve">Sergueï Sakhno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662551v1</w:t>
+                <w:t xml:space="preserve">hal-03662390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
+                <w:t xml:space="preserve">LEXIQUE SOMATIQUE ET EMOTIONS EN PULAAR : LA METAPHORE DANS TOUS SES ÉTATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
+                <w:t xml:space="preserve">Aurore Montébran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662981v1</w:t>
+                <w:t xml:space="preserve">hal-03662943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
+                <w:t xml:space="preserve">NOMMER ET DÉFINIR LA MENSTRUATION DANS LES DICTIONNAIRES FRANÇAIS DU XVIIE AU XIXE SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertin</w:t>
+                <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662747v1</w:t>
+                <w:t xml:space="preserve">hal-03662781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
+                <w:t xml:space="preserve">LA CONNOTATION DU VOCABULAIRE SOMATIQUE : UNE ETUDE DE CAS COMPARATIVE BILINGUE EN ONCOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662592v1</w:t>
+                <w:t xml:space="preserve">hal-03662551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Parties Du Corps Dans L'expression Des Emotions : Les Psycho-collocations en Hmong</w:t>
+                <w:t xml:space="preserve">LES MODALITÉS LEXICALES ASSOCIÉES AUX NOMS DE PARTIES DU CORPS HUMAIN À DIFFÉRENTS ÂGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mouton</w:t>
+                <w:t xml:space="preserve">Angelina Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662436v1</w:t>
+                <w:t xml:space="preserve">hal-03662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude du champ lexical de l'insolence et des parties du corps en anglais tels que Lips, Cheeks : lexique et corps humain</w:t>
+                <w:t xml:space="preserve">La polysémie des noms de parties du corps humain en français : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris A. Smith</w:t>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662889v1</w:t>
+                <w:t xml:space="preserve">hal-03662747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps humain dans les variétés substandard bulgares</w:t>
+                <w:t xml:space="preserve">Les verbes de coups visant des dommages corporels en russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gueorgui Armianov</w:t>
+                <w:t xml:space="preserve">Vladimir Beliakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Krylosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snejana Gadjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662859v1</w:t>
+                <w:t xml:space="preserve">hal-03662592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7026,51 +7026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Krylosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snejana Gadjeva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9669" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986022v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akborisova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Chepurnykh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomara Gotkova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2022.9681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija Iordanskaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel&#8217;&#269;uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Mikhel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0373658X0008293-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486004v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tomachpolski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Kastler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02486045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Kolzoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polgu&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484813v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Chepiga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ba&#239;andina-Soujaeff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mollard-Desfour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena M. Schindler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01466166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986008v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02485756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04353933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann, Hans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Julia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Salvatore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04356274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D'Amelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Sassi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kiegel - Keicher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04358853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04359871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Armianov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03668739v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Sadow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mel'Cuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sakhno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mont&#233;bran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662981v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Aleksandrova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03662592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Beliakov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>