--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,1458 +298,1536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The missing link between response selection and execution in language production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.101246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2025.101246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128908v1</w:t>
+                <w:t xml:space="preserve">hal-05578705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doing conferences differently: A decentralised multi-hub approach for ecological and social sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trudie Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e0000177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41235-022-00424-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767064v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Keystroke Sequences at the Cortical Level Reveals the Dynamics of Serial Order Production</w:t>
+                <w:t xml:space="preserve">Typing expertise in a large student population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary Dell</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01401⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41235-022-00424-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093896v1</w:t>
+                <w:t xml:space="preserve">hal-03767064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word onset phonetic properties and motor artifacts in speech production EEG recordings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Keystroke Sequences at the Cortical Level Reveals the Dynamics of Serial Order Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Dell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12982⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (7), pp.1030-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025218v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+                <w:t xml:space="preserve">Word onset phonetic properties and motor artifacts in speech production EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Buerki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (2), pp.e12982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472800v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619549v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alario F.-X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097730v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: Oscillatory Neuronal Activity Reflects Lexical-Semantic Feature Integration within and across Sensory Modalities in Distributed Cortical Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fargier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.02005⟩</w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.1086-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432280v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
+                <w:t xml:space="preserve">Commentary: Oscillatory Neuronal Activity Reflects Lexical-Semantic Feature Integration within and across Sensory Modalities in Distributed Cortical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 159, pp.74-83. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.02005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431303v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
+                <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477291v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When'' Does Picture Naming Take Longer Than Word Reading?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Laganaro</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00031⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432278v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When'' Does Picture Naming Take Longer Than Word Reading?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Laganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Response planning in word typing: Evidence for inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos M. Hamame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.524-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/psyp.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1817,51 +1895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA68B999"/>
+    <w:nsid w:val="9911CF87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2048,51 +2126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-pinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8532-9950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204208467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12982" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432280v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-pinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8532-9950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204208467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05578705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>