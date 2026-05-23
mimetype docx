--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -861,308 +861,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Scaltritti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Sebastiaan Mathôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Xavier Alario</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alario F.-X.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472800v1</w:t>
+                <w:t xml:space="preserve">hal-01619549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sequences of keystrokes with jsPsych: Reliability of response times and interkeystroke intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scaltritti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alario F.-X.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.1177-1178. </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0776-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619549v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the functional relationship between language and motor processing in typewriting: an EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Scaltritti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,167 +1180,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1086-1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23273798.2017.1283427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: Oscillatory Neuronal Activity Reflects Lexical-Semantic Feature Integration within and across Sensory Modalities in Distributed Cortical Networks</w:t>
+                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Fargier</w:t>
+                <w:t xml:space="preserve">Johannes Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.1898-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.02005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432280v1</w:t>
+                <w:t xml:space="preserve">hal-01477291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response retrieval and motor planning during typing</w:t>
               </w:r>
@@ -1436,131 +1449,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing is writing: Linguistic properties modulate typing execution</w:t>
+                <w:t xml:space="preserve">Commentary: Oscillatory Neuronal Activity Reflects Lexical-Semantic Feature Integration within and across Sensory Modalities in Distributed Cortical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Ziegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+                <w:t xml:space="preserve">Raphaël Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.1898-1906. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-016-1044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.02005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477291v1</w:t>
+                <w:t xml:space="preserve">hal-01432280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When'' Does Picture Naming Take Longer Than Word Reading?</w:t>
               </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.524-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,51 +1895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9911CF87"/>
+    <w:nsid w:val="76CA9D99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2126,51 +2126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-pinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8532-9950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204208467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05578705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-pinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8532-9950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/204208467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781976v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-025-10736-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05578705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2025.101246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Walters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-022-00424-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Dell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Fargier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Buerki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Laganaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0776-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scaltritti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2017.1283427" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01477291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1044-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2016.05.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFXWF6LT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Hamame" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12373" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMS34LPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>