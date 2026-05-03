--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -208,183 +208,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Resources In The Professional Sphere: Performance and Flaws in Their Management</w:t>
+                <w:t xml:space="preserve">The Fates of the Human Factor in Science and Contemporary Society at the Era of Digitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/AL2499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/al873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326717v1</w:t>
+                <w:t xml:space="preserve">hal-03324665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fates of the Human Factor in Science and Contemporary Society at the Era of Digitization</w:t>
+                <w:t xml:space="preserve">Human Resources In The Professional Sphere: Performance and Flaws in Their Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20935/al873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20935/AL2499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324665v1</w:t>
+                <w:t xml:space="preserve">hal-03326717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport et l’esthétique du corps dans les pays totalitaires</w:t>
               </w:r>
@@ -537,165 +537,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE ROLE DES STEREOTYPES NATIONAUX DANS LES INTERACTIONS INT ERPERSONNELLES ET NTERGROUPALE</w:t>
+                <w:t xml:space="preserve">L'INFLUENCE DES STEREOTYPES SUR LE DÉROULEMENT DE LA NÉGOCIATION INTERNATIONALE COMMERCIALE RÉSUMÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.29-58</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196404v1</w:t>
+                <w:t xml:space="preserve">hal-02912645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'INFLUENCE DES STEREOTYPES SUR LE DÉROULEMENT DE LA NÉGOCIATION INTERNATIONALE COMMERCIALE RÉSUMÉ</w:t>
+                <w:t xml:space="preserve">LE ROLE DES STEREOTYPES NATIONAUX DANS LES INTERACTIONS INT ERPERSONNELLES ET NTERGROUPALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 25, pp.29-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912645v1</w:t>
+                <w:t xml:space="preserve">hal-02196404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA SPÉCIFICITÉ DE LA NEGOCIATION INTERNATIONALE</w:t>
               </w:r>
@@ -1337,243 +1337,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact and the Prevention of Burnout on Psychic activity and Nervous and Immune Systems</w:t>
+                <w:t xml:space="preserve">Radtchenko-Draillard Svetlana Psychological Particularities of Tourism (p.219-225)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“INTERACTION OF THE NERVOUS AND IMMUNE SYSTEMS IN HEALTH AND DISEASE”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Tourism activity and Recreation. Lomonosov Moscow State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423052v1</w:t>
+                <w:t xml:space="preserve">hal-02413811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radtchenko-Draillard Svetlana Psychological Particularities of Tourism (p.219-225)</w:t>
+                <w:t xml:space="preserve">THE OPERATIONAL APPLICATION OF PSYCHOLOGY IN EDUCATION AND LEARNING IN MODERN SOCIETY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism activity and Recreation. Lomonosov Moscow State University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of International Conference "Newness in Science and Education"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jewish Private University, Apr 2019, Moscou, Russia. pp.254-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29003/m861.978-5-317-06304-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413811v1</w:t>
+                <w:t xml:space="preserve">hal-02483292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE OPERATIONAL APPLICATION OF PSYCHOLOGY IN EDUCATION AND LEARNING IN MODERN SOCIETY</w:t>
+                <w:t xml:space="preserve">The Impact and the Prevention of Burnout on Psychic activity and Nervous and Immune Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Conference "Newness in Science and Education"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">“INTERACTION OF THE NERVOUS AND IMMUNE SYSTEMS IN HEALTH AND DISEASE”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Pétersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29003/m861.978-5-317-06304-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02483292v1</w:t>
+                <w:t xml:space="preserve">hal-02423052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The socio-psychological and psychoanalytic aspects of social inequalities in the era of digitization</w:t>
               </w:r>
@@ -2287,89 +2287,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PRIORITES DE LA DYNAMIQUE DES GROUPES</w:t>
+                <w:t xml:space="preserve">Psychology and Diplomacy in the Analysis of Negotiation: the Unavoidable Links and the Inevitable Interdependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480733v1</w:t>
+                <w:t xml:space="preserve">hal-03198383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ambivalence of the Sentiments and the Clairvoyance of the Thinking of Vladimir Nabokov in the Novel &amp;quot;The Gift</w:t>
               </w:r>
@@ -2411,89 +2411,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychology and Diplomacy in the Analysis of Negotiation: the Unavoidable Links and the Inevitable Interdependencies</w:t>
+                <w:t xml:space="preserve">LES PRIORITES DE LA DYNAMIQUE DES GROUPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Radtchenko-Draillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198383v1</w:t>
+                <w:t xml:space="preserve">hal-03480733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux psychanalytiques de la guerre froide</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1DBD817"/>
+    <w:nsid w:val="9676D69B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-radtchenko-draillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7408-9429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5975-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Radtchenko-Draillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al873" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Wolf-Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Draillard-Radtchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m1766.978-5-317-06520-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423052v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m861.978-5-317-06304-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1073;&#1086;&#1088;&#1085;&#1080;&#1082; &#1052;&#1072;&#1090;&#1077;&#1088;&#1080;&#1072;&#1083;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radtchenko - Draillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vasilievna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m978-5-317-06137-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m220.978-5-317-05978-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m1402.978-5-317-06450-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/svetlana-radtchenko-draillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7408-9429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5975-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Radtchenko-Draillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/al873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL2499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173362v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Wolf-Fedida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Draillard-Radtchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196404v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m1766.978-5-317-06520-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880939v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413811v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m861.978-5-317-06304-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1057;&#1073;&#1086;&#1088;&#1085;&#1080;&#1082; &#1052;&#1072;&#1090;&#1077;&#1088;&#1080;&#1072;&#1083;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radtchenko - Draillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vasilievna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m978-5-317-06137-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m220.978-5-317-05978-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29003/m1402.978-5-317-06450-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>