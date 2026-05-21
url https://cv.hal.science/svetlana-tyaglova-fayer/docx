--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -758,165 +758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04599865v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES SYMBOLES PICTOGRAPHIQUES ET SCULPTURAUX DE GÖBELKLI TEPE VERS LES PREMIERS ALPHABETS (les tablettes de Tărtăria bousculent nos aprioris)</w:t>
+                <w:t xml:space="preserve">Les secrets des tous premiers tatoués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90e CONGRES de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal (Québec), Canada. https://www.acfas.ca/evenements/congres/programme</w:t>
+              <w:t xml:space="preserve">EAA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen's University Belfast North. Ireland BT7 1NN UNITED KINGDOM, Aug 2023, Belfast, Irlande. pp.116 - 125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04086239v1</w:t>
+                <w:t xml:space="preserve">halshs-04046323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets des tous premiers tatoués</w:t>
+                <w:t xml:space="preserve">DES SYMBOLES PICTOGRAPHIQUES ET SCULPTURAUX DE GÖBELKLI TEPE VERS LES PREMIERS ALPHABETS (les tablettes de Tărtăria bousculent nos aprioris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Queen's University Belfast North. Ireland BT7 1NN UNITED KINGDOM, Aug 2023, Belfast, Irlande. pp.116 - 125</w:t>
+              <w:t xml:space="preserve">90e CONGRES de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal (Québec), Canada. https://www.acfas.ca/evenements/congres/programme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04046323v2</w:t>
+                <w:t xml:space="preserve">halshs-04086239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité culturelle et linguistique lors de l'enseignement d'une seconde langue étrangère (français) pour les bilingues (L1 – russe, L2 - anglais)</w:t>
               </w:r>
@@ -1212,165 +1212,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle lecture linguistique de la reconstitution 3D de la machine d’Anticythère</w:t>
+                <w:t xml:space="preserve">Les premiers fermiers : leurs nouvelles croyances et expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection Littérature, Art et Langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Harmonies transculturelles : Littérature, Langue, Culture. Entre héritage, résilience et transmission (6e vol. de la coll. "Littérature, Art et Langue"), 6, pp.131-142</w:t>
+              <w:t xml:space="preserve">LAROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, la revue LAROS N°12, 1 (12), pp.134-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04595244v1</w:t>
+                <w:t xml:space="preserve">hal-04637452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers fermiers : leurs nouvelles croyances et expressions</w:t>
+                <w:t xml:space="preserve">La nouvelle lecture linguistique de la reconstitution 3D de la machine d’Anticythère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, la revue LAROS N°12, 1 (12), pp.134-144</w:t>
+              <w:t xml:space="preserve">Collection Littérature, Art et Langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Harmonies transculturelles : Littérature, Langue, Culture. Entre héritage, résilience et transmission (6e vol. de la coll. "Littérature, Art et Langue"), 6, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637452v1</w:t>
+                <w:t xml:space="preserve">halshs-04595244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « féminin » dans les croyances humaines à l'aube du Néolithique :du monothéisme féminin vers le monothéisme masculin ?</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03892426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1772,83 +1772,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04223993v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Djet comme une clé de la cosmologie de « Zep Tepi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques problèmes d'acquisition du français seconde langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1858,112 +1920,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The secrets of the very first tattooed people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Tyaglova-Fayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA (265 Session: How is art seen? Perception and Thought in Prehistoric Art)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belsast, Ireland. , How is art seen? Perception and Thought in Prehistoric Art (ID 265) will take place on 1st Sep at 14.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04173287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2110,51 +2172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svet3377@mail.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tyaglova.fayer.svetlana@sfr.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/svetlana-tyaglova-fayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00317652/document" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projet-pfc.net/2008/11/24/colloque-pfc-2008/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afdece.com/content/agadir/ProgrammeAgadir.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00317680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/doc/202177868/Faire-vivre-les-identites-francophones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asjp.cerist.dz/en/article/208616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595244;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tyaglova-Fayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599865v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046323v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181547v7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223993v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173287v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:svet3377@mail.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tyaglova.fayer.svetlana@sfr.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/svetlana-tyaglova-fayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00317652/document" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.projet-pfc.net/2008/11/24/colloque-pfc-2008/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afdece.com/content/agadir/ProgrammeAgadir.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00317680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.scribd.com/doc/202177868/Faire-vivre-les-identites-francophones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.auf.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046030" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046323" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asjp.cerist.dz/en/article/208616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595244;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527141" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Tyaglova-Fayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04597387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599865v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046323v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317652v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00317680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04595244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181547v7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04223993v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173287v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>