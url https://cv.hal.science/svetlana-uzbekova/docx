--- v0 (2026-03-27)
+++ v1 (2026-04-26)
@@ -125,295 +125,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
+                <w:t xml:space="preserve">Effects of bisphenols on the assisted reproductive technology outcomes considering the patient clinical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livéra</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.bvaf066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvaf066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463444v1</w:t>
+                <w:t xml:space="preserve">hal-05059095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenols on the assisted reproductive technology outcomes considering the patient clinical parameters</w:t>
+                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Gabriel Livéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.bvaf066. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 114 (3), pp.708-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvaf066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059095v1</w:t>
+                <w:t xml:space="preserve">hal-05463444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of zootechnical, biological, oocyte and embryo production indicators, from ewes with contrasted metabolic status and submitted to chronic bisphenol S exposure</w:t>
               </w:r>
@@ -438,51 +438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -529,51 +529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic status is a key factor influencing proteomic changes in ewe granulosa cells induced by chronic BPS exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.1095. </w:t>
@@ -927,90 +927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1323,433 +1323,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Elis</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,103 +2267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
@@ -2399,338 +2399,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The centriolar adjunct–Appearance and disassembly in spermiogenesis and the potential impact on fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Banliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia S. Garanina</w:t>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina B. Alieva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Arbeille</w:t>
+                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8020180⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623876v1</w:t>
+                <w:t xml:space="preserve">hal-02627338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent changes in oviductal phospholipid profiles throughout the estrous cycle in cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Banliat</w:t>
+                <w:t xml:space="preserve">The centriolar adjunct–Appearance and disassembly in spermiogenesis and the potential impact on fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia S. Garanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina B. Alieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta E. Bragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guyonnet</w:t>
+                <w:t xml:space="preserve">Brigitte Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 135, pp.65-72. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2019.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8020180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627338v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme des lipides dans l’ovaire : les modèles animaux au service de la gynécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3062,90 +3062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
@@ -3183,64 +3183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,502 +3307,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics-technologies to analyse individual bovine oocytes for identification of developmental oocyte competence biomarkers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouguereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607708v1</w:t>
+                <w:t xml:space="preserve">hal-01605876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omics-technologies to analyse individual bovine oocytes for identification of developmental oocyte competence biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (2), pp.223-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605876v1</w:t>
+                <w:t xml:space="preserve">hal-01607708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Corbin</w:t>
+                <w:t xml:space="preserve">Céline Hivelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620045v1</w:t>
+                <w:t xml:space="preserve">hal-01603348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Docosahexaenoic acid mechanisms of action on the bovine oocyte-cumulus complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Hivelin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (12), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD16301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13048-017-0370-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
               </w:r>
@@ -3814,77 +3814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bouguereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bouguereau</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.175-179. </w:t>
@@ -3920,364 +3920,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche lipidomique afin de détecter la qualité des ovocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01603879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of c-Jun phosphorylation impede ovine primordial follicle activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaw012⟩</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409329v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche lipidomique afin de détecter la qualité des ovocytes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibitors of c-Jun phosphorylation impede ovine primordial follicle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaw012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603879v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein in culture and endogenous lipid interact with embryonic stages in vitro to alter calf birth weight after embryo vitrification and warming</w:t>
               </w:r>
@@ -4410,77 +4410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4557,64 +4557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4674,90 +4674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83 (5), pp.840-853. </w:t>
@@ -4976,64 +4976,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), pp.216-236. </w:t>
@@ -5248,51 +5248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5356,77 +5356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of energy metabolism gene expression in cumulus cells affects oocyte maturation via MOS-mitogen-activated protein kinase pathway in dairy cows with an unfavorable “Fertil-” haplotype of one female fertility quantitative trait locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5942,307 +5942,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro maturation of oocytes alters gene expression and signaling pathways in bovine cumulus cells</w:t>
+                <w:t xml:space="preserve">Absence of cumulus cells during in vitro maturation affects lipid metabolism in bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+                <w:t xml:space="preserve">Laura Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Auclair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daphné Brisard</w:t>
+                <w:t xml:space="preserve">Igor Kireev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.22148⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (6), pp.E599-E613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067508v1</w:t>
+                <w:t xml:space="preserve">hal-01129721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of cumulus cells during in vitro maturation affects lipid metabolism in bovine oocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">In vitro maturation of oocytes alters gene expression and signaling pathways in bovine cumulus cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Kireev</w:t>
+                <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (2), pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00469.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast-cancer anti-estrogen resistance 4 (BCAR4) encodes a novel maternal-effect protein in bovine and is expressed in the oocyte of humans and other non-rodent mammals</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of gene expression and signaling in bovine cumulus cells throughout IVM in different mediums in relation to oocyte developmental competence, cumulus apoptosis and progesterone secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,51 +6788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,51 +7056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,51 +7190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymosins beta-4 and beta-10 are expressed in bovine ovarian follicles and upregulated in cumulus cells during meiotic maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycogen synthase kinase 3B in bovine oocytes and granulosa cells: possible involvement in meiosis during in vitro maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7866,321 +7866,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of 5'AMP-activated protein kinase in the metformin-mediated arrest of bovine oocytes at the germinal vesicle stage during in vitro maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Differential regulation of abundance and deadenylation of maternal transcripts during bovine oocyte maturation in vitro and in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chabrolle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.060848⟩</w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (125), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-7-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657611v1</w:t>
+                <w:t xml:space="preserve">hal-02656914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of abundance and deadenylation of maternal transcripts during bovine oocyte maturation in vitro and in vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+                <w:t xml:space="preserve">Possible role of 5'AMP-activated protein kinase in the metformin-mediated arrest of bovine oocytes at the germinal vesicle stage during in vitro maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Traverso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (125), 13 p. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (3), pp.452-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-7-125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.060848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656914v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of metformin on bovine granulosa cells steroidogenesis: possible involvement of adenosine 5' monophosphate-activated protein kinase (AMPK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,51 +8240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATER protein expression and intracellular localization throughout folliculogenesis and preimplantion embryo development in the bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Sabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,303 +8502,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic expression of CTLA4-Ig by fetal pig neurons for xenotransplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Coulon</w:t>
+                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-004-7268-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.414-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682865v1</w:t>
+                <w:t xml:space="preserve">hal-02673329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pennetier</w:t>
+                <w:t xml:space="preserve">Transgenic expression of CTLA4-Ig by fetal pig neurons for xenotransplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nerrière-Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-004-7268-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.20298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02673329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
               </w:r>
@@ -8909,51 +8909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes preferentially expressed in bovine oocytes revealed by subtractive and suppressive hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,51 +9069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,51 +9323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Expression of the Germ Cell Marker Genes MATER, ZAR1, GDF9, BMP15, and VASA in Adult Bovine Tissues, Oocytes, and Preimplantation Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,51 +9616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of prepro-GnRH and GnRH receptor messengers in rainbow trout ovary depends on the stage of ovarian follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9775,51 +9775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10179,51 +10179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of sGnRH mRNA in gonads during rainbow trout gametogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10940,90 +10940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S chronic exposure interacted with ewe metabolic status to impair female reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11059,467 +11059,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktail effects of endocrine disruptors: bisphenols and human ovarian granulosa cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Imagerie moléculaire 2D/3D de l’ovaire de brebis par spectrométrie de masse MALDI-TOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Audrey Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Binet</w:t>
+                <w:t xml:space="preserve">Saida Ibntaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques du Groupement de Recherche - Imagerie par pectrometrie de Masse (GDR-MSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682529v1</w:t>
+                <w:t xml:space="preserve">hal-04179960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie moléculaire 2D/3D de l’ovaire de brebis par spectrométrie de masse MALDI-TOF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Maugrion</w:t>
+                <w:t xml:space="preserve">Comparison of molecular cargo of follicular fluid exosomes from large dominant and small subordinate follicles in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Clausell</w:t>
+                <w:t xml:space="preserve">E. Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Ibntaleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">E.N. Shedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques du Groupement de Recherche - Imagerie par pectrometrie de Masse (GDR-MSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Galway, Ireland. pp.454-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179960v1</w:t>
+                <w:t xml:space="preserve">hal-04178083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of molecular cargo of follicular fluid exosomes from large dominant and small subordinate follicles in cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cocktail effects of endocrine disruptors: bisphenols and human ovarian granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Uzbekov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 RQR Symposium (16th RQR Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau québecois en reproduction (RQR), Oct 2023, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178083v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11528,310 +11528,310 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of protein palmitoylation during in vitro maturation accelerated oocyte meiotic maturation but decreased blastocyst rate in bovines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different concentrations of follicular fluid exosome-like extracellular vesicles on in vitro oocyte maturation and embryo development in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Singina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Shedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.234-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv35n2abs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RDv34n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178116v1</w:t>
+                <w:t xml:space="preserve">hal-04178096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different concentrations of follicular fluid exosome-like extracellular vesicles on in vitro oocyte maturation and embryo development in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of protein palmitoylation during in vitro maturation accelerated oocyte meiotic maturation but decreased blastocyst rate in bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Shedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Singina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.234-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv34n2abs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RDv35n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178096v1</w:t>
+                <w:t xml:space="preserve">hal-04178116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
@@ -11936,217 +11936,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of mass spectrometry analyses on ovarian follicular components to search for oocyte quality markers in cows</w:t>
+                <w:t xml:space="preserve">Proteome of extracellular vesicles from follicular fluid of bovine 3-6 mm follicles: similarity and specificity compared to follicular granulosa cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Galina N Singina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific-practical conference "Genetics, breeding and biotechnology of animals: on the way to perfection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179863v1</w:t>
+                <w:t xml:space="preserve">hal-02738464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome of extracellular vesicles from follicular fluid of bovine 3-6 mm follicles: similarity and specificity compared to follicular granulosa cells.</w:t>
+                <w:t xml:space="preserve">Potential use of mass spectrometry analyses on ovarian follicular components to search for oocyte quality markers in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galina N Singina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society IETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, New York, United States</w:t>
+              <w:t xml:space="preserve">Scientific-practical conference "Genetics, breeding and biotechnology of animals: on the way to perfection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738464v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte lipid metabolism and the effect of the diet fatty acids on embryo quality in reproduction technologies in dairy cows</w:t>
               </w:r>
@@ -12264,277 +12264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t>
@@ -12835,51 +12835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,51 +12960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocytomics: combining transcriptomics and proteomics to understand post-transcriptional regulation in bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium of Microgenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Animale et Biologie Intégrative (1313)., May 2014, Paris, France</w:t>
@@ -13079,277 +13079,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine in vitro produced embryos induce modifications of gene expression profile of bovine oviduct epithelial cells in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+                <w:t xml:space="preserve">Global transcriptome and proteome analysis of bovine cumulus cells in relation to maturation and developmental competence of enclosed oocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Doret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Corbin</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Scientific Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.116</w:t>
+              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EmbryoGene Network. CAN., Oct 2014, Québec, Canada. 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019174v1</w:t>
+                <w:t xml:space="preserve">hal-02744650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global transcriptome and proteome analysis of bovine cumulus cells in relation to maturation and developmental competence of enclosed oocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Bovine in vitro produced embryos induce modifications of gene expression profile of bovine oviduct epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+                <w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Sarah Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EmbryoGene Network. CAN., Oct 2014, Québec, Canada. 94 p</w:t>
+              <w:t xml:space="preserve">29. Scientific Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2013, Istanbul, Turkey. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744650v1</w:t>
+                <w:t xml:space="preserve">hal-01019174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative mRNA expression of 4 candidates in lamb oocytes selected by brilliant cresyl blue staining</w:t>
               </w:r>
@@ -13463,1010 +13463,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+                <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript and protein stockpiles, lipid content and ultrastructure of bovine oocytes enclosed or not within cumulus cells are differently affected by in vitro maturation: implications for developmental competence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745228v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
+                <w:t xml:space="preserve">Transcript and protein stockpiles, lipid content and ultrastructure of bovine oocytes enclosed or not within cumulus cells are differently affected by in vitro maturation: implications for developmental competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
+              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745073v1</w:t>
+                <w:t xml:space="preserve">hal-02745228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.100</w:t>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749864v1</w:t>
+                <w:t xml:space="preserve">hal-02745073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions ovocyte-cellules somatiques, une étude de génomique comparative chez les vertébrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la maturation ovocytaire et de l'expression génique dans les cellules du cumulus chez des vaches laitières portant les haplotypes Fertil+ et Fertil- d'un QTL de fertilité situé sur le chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747100v1</w:t>
+                <w:t xml:space="preserve">hal-01191350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+                <w:t xml:space="preserve">Alteration of prostaglandin synthesis regulation in cumulus cells might affect the oocyte and embryo quality in dairy cows with unfavorable haplotype ''Fertil-'' of one female fertility quantitative trait locus located on chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
+              <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744407v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of prostaglandin synthesis regulation in cumulus cells might affect the oocyte and embryo quality in dairy cows with unfavorable haplotype ''Fertil-'' of one female fertility quantitative trait locus located on chromosome 3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+                <w:t xml:space="preserve">Interactions ovocyte-cellules somatiques, une étude de génomique comparative chez les vertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Scientific Meeting AETE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">9. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191273v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la maturation ovocytaire et de l'expression génique dans les cellules du cumulus chez des vaches laitières portant les haplotypes Fertil+ et Fertil- d'un QTL de fertilité situé sur le chromosome 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). PALAISEAU, FRA., Sep 2012, Orléans, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191350v1</w:t>
+                <w:t xml:space="preserve">hal-02744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
               </w:r>
@@ -14478,77 +14478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
@@ -14590,90 +14590,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
@@ -14715,90 +14715,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orléans, France. 256 p</w:t>
@@ -14821,1148 +14821,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell MALDI-TOF mass spectrometry analysis: mammalian oocyte profiling could reflect its quality</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress HUPO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809894v1</w:t>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression périconceptionnelle dans les cellules du cumulus de 4 gènes localisés dans la région d'un QTL de fertilité femelle chez les vaches Prim'Holstein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Moyens Scientifiques et Techniques (GMSTT). Labo/service de l'auteur, Tours, FRA., Jun 2011, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189565v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Single cell MALDI-TOF mass spectrometry analysis: mammalian oocyte profiling could reflect its quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">10. World Congress HUPO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804854v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression périconceptionnelle dans les cellules du cumulus de 4 gènes localisés dans la région d'un QTL de fertilité femelle chez les vaches Prim'Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745939v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation ovocytaire et développement embryonnaire in vitro chez des génisses Prim'Holstein sélectionnées pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rame</w:t>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745602v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191125v1</w:t>
+                <w:t xml:space="preserve">hal-02804854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Moyens Scientifiques et Techniques (GMSTT). Labo/service de l'auteur, Tours, FRA., Jun 2011, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804624v1</w:t>
+                <w:t xml:space="preserve">hal-02745939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Maturation ovocytaire et développement embryonnaire in vitro chez des génisses Prim'Holstein sélectionnées pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-02745602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic ICM-MS profiling of single bovine oocytes and surrounding cumulus cells as a novel approach to access potential biomarkers of oocyte quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16026,51 +16026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences of developmental potential, transcriptome, proteome and ultrastructure between cumulus denuded and cumulus enclosed bovine oocytes after in vitro maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,77 +16384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential markers of oocyte developmental competence in cumulus cells: comparative analysis of in vitro and in vivo maturation in bovine (Bos taurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16755,103 +16755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du cumulus humain : une approche indirecte de la viabilité de l’embryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Seillac, France. 1 p</w:t>
@@ -16880,64 +16880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,579 +16999,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs de la maturation méiotique et de la qualité des gamètes femelles bovines, par ICM-MS, à partir de l'ovocyte unique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">FEPS Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751815v1</w:t>
+                <w:t xml:space="preserve">hal-02752124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Royère</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
+              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758119v1</w:t>
+                <w:t xml:space="preserve">hal-02815876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de marqueurs de la maturation méiotique et de la qualité des gamètes femelles bovines, par ICM-MS, à partir de l'ovocyte unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEPS Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752124v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815876v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICM-MS profiling of cumulus cells as a non-invasive method to access potential markers of oocyte maturation in bovine, equine and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
@@ -17600,90 +17600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17719,234 +17719,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian single cell analysis: Intact oocyte MALDI-TOF mass spectrometry to display biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martin Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750998v1</w:t>
+                <w:t xml:space="preserve">hal-02754681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammalian single cell analysis: Intact oocyte MALDI-TOF mass spectrometry to display biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754681v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo-Maternal communication in bovine oviduct: A transcriptomic approach</w:t>
               </w:r>
@@ -18070,51 +18070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic Polyadenylation-Element-Binding protein (CPEB) is an important factor of meiosis in bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18176,277 +18176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Effets de la metformine sur la stéroïdogenèse des cellules de la granulosa de vache : implication de l'AMP-activated protein kinase (AMPK)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foufelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Clermont Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753187v1</w:t>
+                <w:t xml:space="preserve">hal-02822437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la metformine sur la stéroïdogenèse des cellules de la granulosa de vache : implication de l'AMP-activated protein kinase (AMPK)?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferre</w:t>
+                <w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foufelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Clermont Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822437v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t>
               </w:r>
@@ -18557,90 +18557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine orthologue of the maternal effect gene stella/PGC7 identified by subtractive and suppressive hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19053,51 +19053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle-dependent expression of GnRH and GnRH-R genes in rainbow trout ovary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19295,51 +19295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage-dependent expression and alternative splicing of sGnRH messengers in gonads during rainbow trout gametogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19534,77 +19534,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19947,77 +19947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions ovocyte-cellules somatiques, une étude de génomique comparative chez les vertébrés - Oscile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20315,51 +20315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Severin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2909317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Singina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shedova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Avidor-Reiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR1T666B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.12.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG46WXV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939BK0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gracia Catala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0528" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyarder-Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.061036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.060848" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656914v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.055749" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-6-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-004-7268-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGJXRTRS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.041574" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vigneron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20K173XK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030288" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amoros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022904015029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DMM9X5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jego" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bailhache" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2QFZ8KD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0250337" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choy L. Hew" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10835.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Singina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2abs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178096v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2abs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738464v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179866v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019174v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doret" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammammi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab195" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809894v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745602v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Paramio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750998v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822437v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762849v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalujnaia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dengreville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheleznyakova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759948v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834909v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03362805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Severin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2909317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Singina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shedova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Avidor-Reiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR1T666B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.12.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG46WXV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939BK0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gracia Catala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0528" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyarder-Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.061036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-125" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.060848" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.055749" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-6-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-004-7268-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGJXRTRS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.041574" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vigneron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20K173XK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030288" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amoros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022904015029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DMM9X5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jego" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bailhache" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2QFZ8KD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0250337" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choy L. Hew" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10835.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178096v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Singina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2abs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178116v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2abs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179866v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammammi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab195" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809894v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Paramio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751815v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750998v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822437v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762849v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalujnaia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dengreville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheleznyakova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759948v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834909v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03362805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>