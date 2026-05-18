--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -125,295 +125,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenols on the assisted reproductive technology outcomes considering the patient clinical parameters</w:t>
+                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">Gabriel Livéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.bvaf066. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 114 (3), pp.708-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvaf066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059095v1</w:t>
+                <w:t xml:space="preserve">hal-05463444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crazy ovary 2: a tribute to Ken McNatty</w:t>
+                <w:t xml:space="preserve">Effects of bisphenols on the assisted reproductive technology outcomes considering the patient clinical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livéra</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 114 (3), pp.708-721. </w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.bvaf066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaf282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvaf066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463444v1</w:t>
+                <w:t xml:space="preserve">hal-05059095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of zootechnical, biological, oocyte and embryo production indicators, from ewes with contrasted metabolic status and submitted to chronic bisphenol S exposure</w:t>
               </w:r>
@@ -438,51 +438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -529,51 +529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic status is a key factor influencing proteomic changes in ewe granulosa cells induced by chronic BPS exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (1), pp.1095. </w:t>
@@ -787,295 +787,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Vesicles Contribute to the Difference in Lipid Composition between Ovarian Follicles of Different Size Revealed by Mass Spectrometry Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Maugrion</w:t>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina N Shedova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Manon Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13091001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.121818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214124v1</w:t>
+                <w:t xml:space="preserve">hal-04099679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Extracellular Vesicles Contribute to the Difference in Lipid Composition between Ovarian Follicles of Different Size Revealed by Mass Spectrometry Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyao Wu</w:t>
+                <w:t xml:space="preserve">Ekaterina N Shedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Buron</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 330, pp.121818. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo13091001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099679v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
               </w:r>
@@ -1457,342 +1457,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Liere</w:t>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pianos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Sebastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681100v1</w:t>
+                <w:t xml:space="preserve">hal-03457344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">Bisphenol S alters the steroidome in the preovulatory follicle, oviduct fluid and plasma in ewes with contrasted metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Elis</w:t>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Labas</w:t>
+                <w:t xml:space="preserve">Antoine Pianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1-26. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2022.892213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03457344v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,347 +1863,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Cargo of Extracellular Vesicles From Bovine Follicular Fluid and Analysis of Their Origin From Different Ovarian Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.584948⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995254v1</w:t>
+                <w:t xml:space="preserve">hal-02860780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry, a promising proteomic profiling method in farm animal clinical and reproduction research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Cargo of Extracellular Vesicles From Bovine Follicular Fluid and Analysis of Their Origin From Different Ovarian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.113-121. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2020.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.584948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860780v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF Mass Spectrometry Revealed Significant Lipid Variations in Follicular Fluid and Somatic Follicular Cells but Not in Enclosed Oocytes between the Large Dominant and Small Subordinate Follicles in Bovine Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,103 +2267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Analysis of Oocyte Development in Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.1-27. </w:t>
@@ -2431,51 +2431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Banliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métabolisme des lipides dans l’ovaire : les modèles animaux au service de la gynécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2967,51 +2967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (10), pp.3261. </w:t>
@@ -3062,90 +3062,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes involved in Drosophila melanogaster ovarian function are highly conserved throughout evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.2629-2642. </w:t>
@@ -3183,64 +3183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic acid (DHA) effects on proliferation and steroidogenesis of bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Durcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3313,51 +3313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry on single bovine oocyte and follicular cells combined with top-down proteomics: A novel approach to characterise markers of oocyte maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,77 +3520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visfatin and resistin in gonadotroph cells: expression, regulation of LH secretion and signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hivelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on endogenous bovine ovarian follicular cells peptides and small proteins obtained through Top-down High Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3989,295 +3989,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitors of c-Jun phosphorylation impede ovine primordial follicle activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
+                <w:t xml:space="preserve">Michael J. Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaw012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512139v1</w:t>
+                <w:t xml:space="preserve">hal-01409329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitors of c-Jun phosphorylation impede ovine primordial follicle activation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (5), pp.338-349. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaw012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409329v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein in culture and endogenous lipid interact with embryonic stages in vitro to alter calf birth weight after embryo vitrification and warming</w:t>
               </w:r>
@@ -4410,90 +4410,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,90 +4674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell proliferation and progesterone synthesis depend on lipid metabolism in bovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83 (5), pp.840-853. </w:t>
@@ -4963,77 +4963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), pp.216-236. </w:t>
@@ -5203,394 +5203,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cumulus : gardien du feu énergétique de l'ovocyte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFE - Newsletter Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129856v1</w:t>
+                <w:t xml:space="preserve">hal-02637021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of energy metabolism gene expression in cumulus cells affects oocyte maturation via MOS-mitogen-activated protein kinase pathway in dairy cows with an unfavorable “Fertil-” haplotype of one female fertility quantitative trait locus</w:t>
+                <w:t xml:space="preserve">Fatty acid synthesis and oxidation in cumulus cells support oocyte maturation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Lazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2013.11.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (9), pp.1502-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2014-1049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129787v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cumulus : gardien du feu énergétique de l'ovocyte ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alteration of energy metabolism gene expression in cumulus cells affects oocyte maturation via MOS-mitogen-activated protein kinase pathway in dairy cows with an unfavorable “Fertil-” haplotype of one female fertility quantitative trait locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE - Newsletter Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (4), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2013.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637021v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribbles expression in cumulus cells is related to oocyte maturation and fatty acid metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (2), pp.166-182. </w:t>
@@ -6375,64 +6375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of in vivo oocyte maturation, in vitro embryo development and gene expression in cumulus cells of dairy cows and heifers selected for one fertility quantitative trait loci (QTL) located on BTA3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,307 +6636,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of gene expression and signaling in bovine cumulus cells throughout IVM in different mediums in relation to oocyte developmental competence, cumulus apoptosis and progesterone secretion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tosca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (4), pp.467-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129418v1</w:t>
+                <w:t xml:space="preserve">hal-01129485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and effect of resistin on bovine and rat granulosa cell steroidogenesis and proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">Kinetics of gene expression and signaling in bovine cumulus cells throughout IVM in different mediums in relation to oocyte developmental competence, cumulus apoptosis and progesterone secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.90-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-10-0419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brilliant Cresyl Blue stain selects largest oocytes with highest mitochondrial activity, maturation-promoting factor activity and embryo developmental competence in prepubertal sheep</w:t>
               </w:r>
@@ -7056,51 +7056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Arlot-Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8006,51 +8006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible role of 5'AMP-activated protein kinase in the metformin-mediated arrest of bovine oocytes at the germinal vesicle stage during in vitro maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of metformin on bovine granulosa cells steroidogenesis: possible involvement of adenosine 5' monophosphate-activated protein kinase (AMPK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,696 +8234,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATER protein expression and intracellular localization throughout folliculogenesis and preimplantion embryo development in the bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pennetier</w:t>
+                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (26), 9 p. </w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (12), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-6-26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663922v1</w:t>
+                <w:t xml:space="preserve">hal-02658440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygote arrest 1 gene in pig, cattle and human: evidence of different transcript variants in male and female germ cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MATER protein expression and intracellular localization throughout folliculogenesis and preimplantion embryo development in the bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roy-Sabau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Bernadette Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (12), pp.1-14. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (26), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-6-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658440v1</w:t>
+                <w:t xml:space="preserve">hal-02663922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673329v1</w:t>
+                <w:t xml:space="preserve">hal-04067477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenic expression of CTLA4-Ig by fetal pig neurons for xenotransplantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Coulon</w:t>
+                <w:t xml:space="preserve">Bovine Mater-Like NALP9 Is an Oocyte Marker Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14, pp.373-384. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.414-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-004-7268-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.20298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682865v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenic expression of CTLA4-Ig by fetal pig neurons for xenotransplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bernard</w:t>
+                <w:t xml:space="preserve">Maxime Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Degrelle</w:t>
+                <w:t xml:space="preserve">V. Nerrière-Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">François Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-004-7268-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067477v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes preferentially expressed in bovine oocytes revealed by subtractive and suppressive hybridization</w:t>
               </w:r>
@@ -9069,51 +9069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,51 +9616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of prepro-GnRH and GnRH receptor messengers in rainbow trout ovary depends on the stage of ovarian follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9775,51 +9775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10179,51 +10179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of sGnRH mRNA in gonads during rainbow trout gametogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10940,90 +10940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S chronic exposure interacted with ewe metabolic status to impair female reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Teteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11065,51 +11065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie moléculaire 2D/3D de l’ovaire de brebis par spectrométrie de masse MALDI-TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maugrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Clausell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11117,51 +11117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Ibntaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques du Groupement de Recherche - Imagerie par pectrometrie de Masse (GDR-MSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
@@ -11242,51 +11242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N. Shedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Galway, Ireland. pp.454-454, </w:t>
@@ -11324,64 +11324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocktail effects of endocrine disruptors: bisphenols and human ovarian granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11443,191 +11443,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+                <w:t xml:space="preserve">Inhibition of protein palmitoylation during in vitro maturation accelerated oocyte meiotic maturation but decreased blastocyst rate in bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Shedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Singina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.234-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv35n2abs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179828v1</w:t>
+                <w:t xml:space="preserve">hal-04178116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different concentrations of follicular fluid exosome-like extracellular vesicles on in vitro oocyte maturation and embryo development in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Singina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.N. Shedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,193 +11628,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.234-324, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv34n2abs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of protein palmitoylation during in vitro maturation accelerated oocyte meiotic maturation but decreased blastocyst rate in bovines</w:t>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.234-324, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RDv35n2abs⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04178116v1</w:t>
+                <w:t xml:space="preserve">hal-04179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
@@ -12024,64 +12024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential use of mass spectrometry analyses on ovarian follicular components to search for oocyte quality markers in cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bertevello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12264,277 +12264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735111v1</w:t>
+                <w:t xml:space="preserve">hal-02737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipidomique de l’ovaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Oseikria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737816v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of lipid profiles and gene expression in granulosa and cumulus cells in bovine</w:t>
               </w:r>
@@ -12572,51 +12572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the European Embryo Transfer Association (AETE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2017, Bath, United Kingdom. 541 p</w:t>
@@ -12835,103 +12835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t>
@@ -12960,77 +12960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocytomics: combining transcriptomics and proteomics to understand post-transcriptional regulation in bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,51 +13137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EmbryoGene Network. CAN., Oct 2014, Québec, Canada. 94 p</w:t>
@@ -13469,77 +13469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling MALDI-TOF de cellules entières et identification de biomarqueurs de la qualité ovocytaire par Top Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13588,458 +13588,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Transcript and protein stockpiles, lipid content and ultrastructure of bovine oocytes enclosed or not within cumulus cells are differently affected by in vitro maturation: implications for developmental competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
+              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191276v1</w:t>
+                <w:t xml:space="preserve">hal-02745228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript and protein stockpiles, lipid content and ultrastructure of bovine oocytes enclosed or not within cumulus cells are differently affected by in vitro maturation: implications for developmental competence</w:t>
+                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Perreau</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745228v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses différentielles et quantitatives des protéomes de cellules de cumulus bovines en relation avec la compétence de l'ovocyte au développement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lardic</w:t>
+                <w:t xml:space="preserve">MALDI-TOF profiling of follicular fluids from various mammalian species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gargaros-Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Soutonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.136</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans, France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745073v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la maturation ovocytaire et de l'expression génique dans les cellules du cumulus chez des vaches laitières portant les haplotypes Fertil+ et Fertil- d'un QTL de fertilité situé sur le chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14094,77 +14094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of prostaglandin synthesis regulation in cumulus cells might affect the oocyte and embryo quality in dairy cows with unfavorable haplotype ''Fertil-'' of one female fertility quantitative trait locus located on chromosome 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14327,90 +14327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intact cell MALDI-TOF mass spectrometry and top-down proteomic to identify biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14452,103 +14452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF profiling des fluides folliculaires de diverses espèces de mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Soutonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.133</w:t>
@@ -14577,77 +14577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down proteomic strategy to identify oocyte quality biomarkers revealed by intact cells MALDI-TOF profiling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14702,90 +14702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential and quantitative analysis of bovine cumulus cells proteomes in relation to developmental potential of enclosed oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14821,168 +14821,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01191125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéomique par Intact Cells Maldi-Tof Mass Spectrometry sur cumulus humain. Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14991,935 +14991,935 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Moyens Scientifiques et Techniques (GMSTT). Labo/service de l'auteur, Tours, FRA., Jun 2011, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191125v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell MALDI-TOF mass spectrometry analysis: mammalian oocyte profiling could reflect its quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress HUPO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809894v1</w:t>
+                <w:t xml:space="preserve">hal-02804854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression périconceptionnelle dans les cellules du cumulus de 4 gènes localisés dans la région d'un QTL de fertilité femelle chez les vaches Prim'Holstein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189565v1</w:t>
+                <w:t xml:space="preserve">hal-02745939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Maturation ovocytaire et développement embryonnaire in vitro chez des génisses Prim'Holstein sélectionnées pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs protéiques de la qualité de l'ovocyte identifiés dans les cellules de cumulus par la spectrométrie de masse MALDI-TOF (ICM-MS). Une aide à la décision pour le transfert mono-embryonnaire en Assistance Médicale à la Procréation ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Expression périconceptionnelle dans les cellules du cumulus de 4 gènes localisés dans la région d'un QTL de fertilité femelle chez les vaches Prim'Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axe Ovocyte et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire (ENV). Labo/service de l'auteur, Maisons Alfort, FRA., Jul 2011, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804854v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single cell MALDI-TOF profiling to protein identification in mammalian egg: integrative approach to study the oocyte quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745939v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation ovocytaire et développement embryonnaire in vitro chez des génisses Prim'Holstein sélectionnées pour un QTL de fertilité femelle situé sur le chromosome 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t>
+                <w:t xml:space="preserve">Single cell MALDI-TOF mass spectrometry analysis: mammalian oocyte profiling could reflect its quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10. World Congress HUPO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745602v1</w:t>
+                <w:t xml:space="preserve">hal-02809894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic ICM-MS profiling of single bovine oocytes and surrounding cumulus cells as a novel approach to access potential biomarkers of oocyte quality</w:t>
               </w:r>
@@ -15931,64 +15931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. General Meeting of GEMINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16052,51 +16052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16794,51 +16794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17005,51 +17005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17130,51 +17130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17249,329 +17249,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs de la maturation méiotique et de la qualité des gamètes femelles bovines, par ICM-MS, à partir de l'ovocyte unique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751815v1</w:t>
+                <w:t xml:space="preserve">hal-02758119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de biomarqueurs de la maturation ovocytaire par spectrométrie de masse sur cellules folliculaires entières : apport d'une analyse comparative multi-espèces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche de marqueurs de la maturation méiotique et de la qualité des gamètes femelles bovines, par ICM-MS, à partir de l'ovocyte unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758119v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICM-MS profiling of cumulus cells as a non-invasive method to access potential markers of oocyte maturation in bovine, equine and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. n.p</w:t>
@@ -17600,90 +17600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17738,51 +17738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting oocyte quality: who is driving the follicle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17863,51 +17863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian single cell analysis: Intact oocyte MALDI-TOF mass spectrometry to display biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18182,51 +18182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la metformine sur la stéroïdogenèse des cellules de la granulosa de vache : implication de l'AMP-activated protein kinase (AMPK)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18333,51 +18333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18484,51 +18484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
@@ -18596,51 +18596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Annual Meeting of the Society for the Study of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18842,51 +18842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t>
@@ -19053,51 +19053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle-dependent expression of GnRH and GnRH-R genes in rainbow trout ovary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19276,234 +19276,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage-dependent expression and alternative splicing of sGnRH messengers in gonads during rainbow trout gametogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques biologiques liés à la dissémination de poissons génétiquement modifiés dans les milieux naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Fish Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Washington [Seattle]. USA., Jul 2000, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Journée Interacadémique. Etat actuel des connaissances sur les organismes génétiquement modifiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770447v1</w:t>
+                <w:t xml:space="preserve">hal-02834909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques biologiques liés à la dissémination de poissons génétiquement modifiés dans les milieux naturels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stage-dependent expression and alternative splicing of sGnRH messengers in gonads during rainbow trout gametogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interacadémique. Etat actuel des connaissances sur les organismes génétiquement modifiés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Fish Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Washington [Seattle]. USA., Jul 2000, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834909v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19560,51 +19560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19672,51 +19672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre métabolisme et reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20315,51 +20315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Severin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2909317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Singina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shedova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Avidor-Reiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR1T666B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637021v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.12.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG46WXV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939BK0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gracia Catala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0528" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyarder-Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.061036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-125" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.060848" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.055749" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663922v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-6-26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-004-7268-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGJXRTRS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.041574" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vigneron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20K173XK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030288" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amoros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022904015029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DMM9X5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jego" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bailhache" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2QFZ8KD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0250337" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choy L. Hew" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10835.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178096v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Singina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2abs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178116v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2abs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179866v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammammi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab195" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809894v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745602v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Paramio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751815v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750998v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822437v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762849v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalujnaia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dengreville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheleznyakova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759948v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834909v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03362805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Liv&#233;ra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf282" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvaf066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790961v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mah&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11034-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Severin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arlot-Bonnemains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2909317" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina N Shedova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13091001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Singina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shedova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Banliat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Avidor-Reiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091335" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Elis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Labas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.892213" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.02.037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02995254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.584948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cordeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9041002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guyonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2019.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S. Garanina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina B. Alieva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta E. Bragina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8020180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2019.0747" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Mechin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103261" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durcin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12958-018-0357-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouguereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros-Ratajczak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.03.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hivelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-017-0370-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.05.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Bertoldo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duffard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaw012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Murillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.11.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CR1T666B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630020v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology4010216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eozenou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2015-0006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2014-1049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chesnel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmarchais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez-Lazo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-2215-7-44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.01.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kireev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00469.2012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.12.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG46WXV1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753310v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-560" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0419" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tosca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.07.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939BK0M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gracia Catala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Izquierdo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-10-0528" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyarder-Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD10015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAC6ED6E90A857FBD5E9E95760CD10B4AF28C53A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666404v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.061036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-125" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657611v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabrolle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.060848" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.106.055749" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658440v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Sabau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Delaleu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-6-26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673329v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20298" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682865v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Plat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nerri&#232;re-Daguin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-004-7268-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FGJXRTRS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.041574" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673307v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20172" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vigneron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20173" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20K173XK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673027v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.030288" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Amoros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022904015029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DMM9X5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madigou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Davail" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.10065" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00555755ADC1FCC2DE742FC44476E2CAE2282D85/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.90006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G611GT77-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679721v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferriere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bailhache" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.1000" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63B4D32A439AD8ECD7EC9D7303A7153FB55A4C4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferriere" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jego" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bailhache" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.2001.7721" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2QFZ8KD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672221v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1096-4959(01)00347-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2HX11F7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685449v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chyb" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.0.0250337" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697919v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chourrout" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choy L. Hew" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10835.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Teteau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179960v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Clausell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Ibntaleb" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maugrion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Shedova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uzbekov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.040" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682529v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Binet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Singina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2abs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178096v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2abs" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179863v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bertevello" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina N Singina" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179866v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179869v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Teixeira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605433v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792441v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741094v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019174v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Doret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Catala" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammammi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab195" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191276v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Soutonie" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191273v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747100v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744407v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745646v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745234v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804624v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804854v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745939v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745602v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189565v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809894v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748353v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mary Brown" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Paramio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754147v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811984v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758119v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751815v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816804v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750998v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822437v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foufelle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762849v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalujnaia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dengreville" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zheleznyakova" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763154v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759448v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Madigou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759948v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834909v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770447v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davail" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129929v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808395v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03362805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>