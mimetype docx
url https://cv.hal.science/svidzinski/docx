--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -109,347 +109,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de la Musique mixte - transfert de technologie, authenticité et fidélité : étude de cas du développement de la version temps réel d’Inharmonique (1977) de Jean-Claude Risset</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483907v1</w:t>
+                <w:t xml:space="preserve">hal-04483894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inharmonique (1977) by Jean-Claude Risset: Design and Development of a Real-Time Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António de Sousa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483894v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inharmonique (1977) by Jean-Claude Risset: Design and Development of a Real-Time Version</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interprétation de la Musique mixte - transfert de technologie, authenticité et fidélité : étude de cas du développement de la version temps réel d’Inharmonique (1977) de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/rfim.664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/rfim.666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483885v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse créative en recherche-création : trois exemples d’appropriation à partir du recodage d’Inharmonique de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António de Sousa Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -474,51 +474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter la version temps réel d’Inharmonique de Jean-Claude Risset : une interview avec Hélène Fauchère, soprano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fauchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze to compose in computer music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Risset – Songes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live patching and network interaction: An intercontinental practical approach with Kiwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deivid de Menezes Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live/Acc/Patch: uma experiência coletiva internacional de programação musical ao vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ferreira da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,64 +954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de Círculos Ceifado de Rodolfo Caesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeMA 2016, Journal of the Brazilian Society for Music Theory and Analysis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1036,64 +1036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de ​ Due di Uno d'Agostino di Scipio pour la modélisation des fonctions de contrôle non linéaires dans ​ La Philosophie du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 5 (Informatique et musique : Recherche et Création 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,64 +1118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de &amp;quot; Círculos Ceifados &amp;quot; de Rodolfo Caesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUSICA THEORICA - Revista da Associação Brasileira de Teoria e Análise Musical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.68-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1232,51 +1232,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quacktrip en octophonie : etude de cas dans Hermès v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miller Puckette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1314,51 +1314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes v2 : creation musicale en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Montferme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1409,51 +1409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes v1 : creation audiovisuelle en realite virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1478,64 +1478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archivage créatif : vers la préservation du répertoire mixte et électroacoustique de création-recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,51 +1573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HERMES v2 - WEB CONCERT COLLABORATIF EN TEMPS REEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1642,51 +1642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIVE PATCHING COLLABORATIF - VERS UNE MEDIATION INCLUSIVE AVEC L'INFORMATIQUE MUSICALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messina Marcello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,234 +1718,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse créative du répertoire mixte : deux exemples d'appropriation à partir du recodage d'Inharmonique de Jean-Claude Risset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reinjection matrices with faust language: creating complex structures in real-time mixed music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd International Faust Conference (IFC-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Dec 2020, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362951v1</w:t>
+                <w:t xml:space="preserve">hal-04483970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinjection matrices with faust language: creating complex structures in real-time mixed music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse créative du répertoire mixte : deux exemples d'appropriation à partir du recodage d'Inharmonique de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Faust Conference (IFC-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Dec 2020, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483970v1</w:t>
+                <w:t xml:space="preserve">hal-03362951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Patching and Remote Interaction: A Practice- Based, Intercontinental Approach to Kiwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deivid de Menezes Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,64 +1996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche orientée objet-opératoire pour l'interprétation de la musique électroacoustique numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2078,64 +2078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation orientée objet opératoire : une proposition méthodologique créative pour l'analyse du répertoire musical numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2160,64 +2160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une théorie de la composition musicale numérique fondée sur des réseaux d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,64 +2274,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience en recherche-création autour de la nouvelle version interactive temps-réel de la pièce mixte Inharmonique (1977) de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation orientée objet-opératoire pour l’analyse et la composition du répertoire musical numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Paris VIII – Vincennes-Saint-Denis UFR 1- arts, philosophie, esthétique, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.666" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid de Menezes Bezerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02545342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendah Freitas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jos&#233; de Souza Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Puckette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Montferme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02321033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02045765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid de Menezes Bezerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02545342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendah Freitas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jos&#233; de Souza Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Puckette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Montferme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02321033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02045765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>