--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -75,2188 +75,2188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes v1 : creation audiovisuelle en realite virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quacktrip en octophonie : etude de cas dans Hermès v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miller Puckette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes v2 : creation musicale en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Montferme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Larralde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIVE PATCHING COLLABORATIF - VERS UNE MEDIATION INCLUSIVE AVEC L'INFORMATIQUE MUSICALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messina Marcello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage créatif : vers la préservation du répertoire mixte et électroacoustique de création-recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ANTONY - Préservation collaborative pour la musique avec électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Oct 2021, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HERMES v2 - WEB CONCERT COLLABORATIF EN TEMPS REEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinjection matrices with faust language: creating complex structures in real-time mixed music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Faust Conference (IFC-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Dec 2020, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse créative du répertoire mixte : deux exemples d'appropriation à partir du recodage d'Inharmonique de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Patching and Remote Interaction: A Practice- Based, Intercontinental Approach to Kiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivid de Menezes Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMMR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Laboratory PRISM, Oct 2019, Marseille, France. pp.696-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hprints-02321033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche orientée objet-opératoire pour l'interprétation de la musique électroacoustique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation orientée objet opératoire : une proposition méthodologique créative pour l'analyse du répertoire musical numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie de la composition musicale numérique fondée sur des réseaux d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Analyze to compose in computer music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483894v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inharmonique (1977) by Jean-Claude Risset: Design and Development of a Real-Time Version</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483885v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de la Musique mixte - transfert de technologie, authenticité et fidélité : étude de cas du développement de la version temps réel d’Inharmonique (1977) de Jean-Claude Risset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Luis Ferreira</w:t>
+                <w:t xml:space="preserve">Inharmonique (1977) by Jean-Claude Risset: Design and Development of a Real-Time Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António de Sousa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/rfim.666⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483907v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse créative en recherche-création : trois exemples d’appropriation à partir du recodage d’Inharmonique de Jean-Claude Risset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétation de la Musique mixte - transfert de technologie, authenticité et fidélité : étude de cas du développement de la version temps réel d’Inharmonique (1977) de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">António de Sousa Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483860v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter la version temps réel d’Inharmonique de Jean-Claude Risset : une interview avec Hélène Fauchère, soprano</w:t>
+                <w:t xml:space="preserve">Analyse créative en recherche-création : trois exemples d’appropriation à partir du recodage d’Inharmonique de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fauchère</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António de Sousa Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 1 (n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483917v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyze to compose in computer music</w:t>
+                <w:t xml:space="preserve">Interpréter la version temps réel d’Inharmonique de Jean-Claude Risset : une interview avec Hélène Fauchère, soprano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fauchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 9 - Inharmonique (1977) de Jean-Claude Risset : création, ré-création et avenir, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/rfim.667⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rfim.665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483868v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Risset – Songes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYSES – Œuvres commentées du répertoire de l’Ircam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live patching and network interaction: An intercontinental practical approach with Kiwi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live/Acc/Patch: uma experiência coletiva internacional de programação musical ao vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Messina</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendah Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur José de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Media &amp; Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (5), pp.102-116</w:t>
+              <w:t xml:space="preserve">South American Journal of Basic Education, Technical and Technological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415321v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hprints-02545342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live/Acc/Patch: uma experiência coletiva internacional de programação musical ao vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live patching and network interaction: An intercontinental practical approach with Kiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deivid de Menezes Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Messina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ferreira da Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur José de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South American Journal of Basic Education, Technical and Technological</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Media &amp; Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.102-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hprints-02545342v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de Círculos Ceifado de Rodolfo Caesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeMA 2016, Journal of the Brazilian Society for Music Theory and Analysis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de ​ Due di Uno d'Agostino di Scipio pour la modélisation des fonctions de contrôle non linéaires dans ​ La Philosophie du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 5 (Informatique et musique : Recherche et Création 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse orientée objet-opératoire de &amp;quot; Círculos Ceifados &amp;quot; de Rodolfo Caesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MUSICA THEORICA - Revista da Associação Brasileira de Teoria e Análise Musical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.68-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661129v1</w:t>
-              </w:r>
-[...1040 lines deleted...]
-                <w:t xml:space="preserve">hal-01661109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2287,77 +2287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience en recherche-création autour de la nouvelle version interactive temps-réel de la pièce mixte Inharmonique (1977) de Jean-Claude Risset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sousa Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fauchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales sur les recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,51 +2654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483917v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.665" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.667" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid de Menezes Bezerra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02545342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendah Freitas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jos&#233; de Souza Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Puckette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Montferme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313612v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina Marcello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02321033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02045765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484016v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miller Puckette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Montferme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messina Marcello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02321033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Messina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivid de Menezes Bezerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.664" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.665" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-02545342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendah Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jos&#233; de Souza Martins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02045765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>