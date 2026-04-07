--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,883 +66,1201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcription d’une réunion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Delagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Travagli-Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Création critique (n° 218, 2025/2), pp.94-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.218.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités de la création du personnage-spectateur dans &amp;quot;Play&amp;quot; (2013) de Christoph Girardet et de Matthias Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Figurations de l’humain dans la littérature et le cinéma contemporains. Visages, défis et enjeux d’une imagination à la dérive, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Êtres vivants, dispositifs et sujets : le rôle et la place du spectateur dans les œuvres de Rafael Lozano-Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Kovalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dispositif(s) dans l'art contemporain (20), pp.60-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'évènement des sentiments » : les vérités de la fiction et les fictions de la vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du LER 2020 - "Le passé promis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Études Romanes, Oct 2020, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage-spectateur : de l’image reproductible entre deux espaces vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’Unité de Recherche Fabrique du Littéraire « L’invention d’un corpus. Interfaces et dynamiques de la recherche en littérature »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fablitt, Nov 2022, Saint -Denis, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les nouvelles technologies et la nouvelle réalité : sommes-nous tous dans le même bateau ? » Dialogue-échange avec Anthony Dubois autour d’une mise en scène de la pièce de Matéi Visniec &amp;quot;Migraaaants&amp;quot;, réalisée pendant l’atelier de théâtre pour les adultes du Centre Paris Anim’ Place Fêtes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Avoir Lieu. Formes alternatives de spectacle vivant avant, pendant et après la crise sanitaire : Quel patrimoine ? Quelles résonances ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EA 1573 Scènes du monde – La Marge Heureuse, Jan 2022, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations bi-face au seuil de l’exil : de la double position d’appartenance et de non-appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Seuils de l’exil"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augustin Leroy, Theombogü, Solène Méhat, Dec 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté littéraire de l’Autre journal : les pratiques littéraires dans le contexte de l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communauté littéraire : l’enjeu entre humanité et écriture. Colloque international de l’Association des professeur.e.s de français des universités et collèges canadiens (APFUCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Domenico Cambria, May 2021, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire/établir le lien entre le texte et l'image : à la recherche de la méthodologie, entre l’analyse et la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral "Recherche et pédagogie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Augustin Leroy, Lucas Serol, Elvina Le Poul, Solène Méhat, Svitlana Kovalova, Jan 2021, Saint - Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps vieillissant représenté et vécu dans l’œuvre d'Hervé Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillesse(s) : expérience et représentations. Journée des doctorant·e·s AMERIBER 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurore Sasportes; Barbara Seray; Lizarlett Flores Díaz; Manon Naro, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRWIN : combattre la violence par le langage de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art et la guerre dans l’histoire de l’avant-garde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evelina DEYNEKA; Gregory JOUANNEAU-DAMANCE, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Journal russe de John Steinbeck et de Robert Capa : à la recherche de l’objectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Voyages réels, voyages imaginaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simona Corlan Ioan; Ecaterina Lung, Oct 2019, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnages-spectateurs des Fantômes de Sophie Calle, ou la restauration de l’aura par l’intersubjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Passage(s) et Transgression(s)", Journée des doctorant.e.s 2018 de l'ED 31 "Pratiques et théories du sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03283798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas du personnage : quel potentiel pour une ouverture interdisciplinaire de la photographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier méthodologique de l’ARIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Balenieri, Max Bonhomme, Taous Dahmani, Amandine Gabriac, Morgane Hamon, Svitlana Kovalova, Apr 2017, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnage-spectateur : l’image reproductible entre deux espaces vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants AXE IDEEM : L’Expérience du contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2016, Bordeaux : Université Bordeaux 3 Michel de Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -952,184 +1270,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéi Visniec : l’écriture entre l’Est et l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank&amp;Timme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ost und West in der Romania / Entre Est et Ouest. Globale und regionale Vernetzungen der rumänischen Literaturen / Interconnexions globales et régionales des littératures roumaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.383-400, 2023, Literaturwissenschaft, 104, 978-3-7329-0924-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26530/20.500.12657/61605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visites d’Hervé Guibert aux musées : le visuel et le textuel comme une expression de la subjectivité radicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délivrer le temps. Écrire le musée (XIXe-XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 979-10-370-0655-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1139,475 +1457,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies et la nouvelle réalité : sommes-nous tous dans le même bateau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler de la guerre pendant la guerre : &amp;quot;Ukraine Fire&amp;quot; de Dakh Daughters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568606v1</w:t>
-              </w:r>
-[...186 lines deleted...]
-                <w:t xml:space="preserve">hal-04357044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Œil du vivant - Recherche et création. Danse et photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svitlana Kovalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Vincennes. , 2013, 978-2-84292-361-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1754,51 +1884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04737085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Kovalova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357171v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357081v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26530/20.500.12657/61605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5878" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoffmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Delagorce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Kovalova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Travagli-Chanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.218.0094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5878" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.980" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04737085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357170v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283798v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26530/20.500.12657/61605" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hoffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>