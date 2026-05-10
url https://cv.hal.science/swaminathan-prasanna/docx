--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -66,3504 +66,3504 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast ps–TALIF and streak camera diagnostics of atomic hydrogen in a helium microplasma jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Santos Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of nanocrystalline diamond at Low Temperature by MicroWave plasma microtorch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic models of systems for Nanotechnology: from micro to macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savino Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Micca Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maple wood biochar-supported nickel nanoparticles: One pot synthesis for simultaneous removal of cationic and anionic dye mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind K Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Znaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Challab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.100124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nxsust.2025.100124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a bottom-up and economical approach to grow nanocrystalline diamond film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Al Zeibak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jeevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (6), pp.4807-4817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42247-025-01097-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 152, pp.111933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gallium nitride deposition via magnetron sputtering: Linking plasma-surface interactions and thin film crystalline features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.113185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386801v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539599v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 161, pp.154709. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2024, 161 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793038v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Machine learning assisted optical diagnostics on a cylindrical atmospheric pressure surface dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Stefas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (45), pp.455206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad6ba1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312385v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective approach for aerosol dynamics modeling in dusty plasma</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad256a⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.154709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456980v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen atoms absolute density measurement using two-photon absorption laser induced fluorescence in reactive magnetron discharge for gallium nitride deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Depopulation mechanisms of atomic hydrogen in the n=3 level following two-photon excitation by a picosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Y Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0192748⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ad10f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778281v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium nitride deposition via magnetron sputtering: Linking plasma-surface interactions and thin film crystalline features</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An effective approach for aerosol dynamics modeling in dusty plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2024.113185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (18), pp.185202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad256a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of nanodiamonds in H-atom rich microplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind K Bhakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Jeevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the growth of GaN thin films through liquid gallium sputtering: A plasma-film combined analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (15), pp.154709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0226028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas temperature measurements from ps-TALIF in highly collisional plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (3), pp.3506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0189326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fullerene cluster growth mechanisms by carbon atom addition using classical molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (15), pp.154303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0166116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of measuring fluorescence decay times by a streak camera for ps-TALIF experiments in reactive plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (9), pp.095203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/acd8db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute N-atom density measurement in an Ar/N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; micro-hollow cathode discharge jet by means of ns-two-photon absorption laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Remigy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (11), pp.113508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0110318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced gas-phase nucleation of diamond nanoparticles in a microplasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Fermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.202200180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular growth paths and dust-particles nucleation precursors in Ar/C2H2 low pressure discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.2100204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.202100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Abundance and Stability of carbon nanostructures by Combined Condensation-Annealing Molecular Dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou J Seydou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1201, pp.113252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comptc.2021.113252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge dynamics, plasma kinetics and gas flow effect in argon-acetylene discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 30, pp.105015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ac2a17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond two-photon absorption laser induced fluorescence (ps-TALIF) in krypton: the role of photoionization on the density depletion of the fluorescing state Kr 5p´[3/2]2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristaq Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne y Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0041471⟩</w:t>
+              <w:t xml:space="preserve">plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.145-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plasma4010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087285v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progresses on the Use of Two-Photon Absorption Laser Induced Fluorescence (TALIF) Diagnostics for Measuring Absolute Atomic Densities in Plasmas and Flames</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Picosecond two-photon absorption laser induced fluorescence (ps-TALIF) in krypton: the role of photoionization on the density depletion of the fluorescing state Kr 5p´[3/2]2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plasma4010009⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358464v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087285v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of N(4S) kinetics during the transients of a strongly emissive pulsed ECR plasma using ns-TALIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bisceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 30, pp.095001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0da1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059103v3</w:t>
-              </w:r>
-[...376 lines deleted...]
-                <w:t xml:space="preserve">hal-03047915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3581,103 +3581,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of picosecond laser pulse properties using a streak camera and their utilization for TALIF studies in a microwave plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Stefas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Constant Siby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Science and Technology Forum and Exposition (AIAA SciTech Forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orlando (Florida), United States. </w:t>
@@ -3715,103 +3715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a helium micro-plasma jet by means of ps-TALIF and a streak camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristaq Gazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Anastassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne y Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Thin Film International Union Meeting (PLATHINIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes (France), France</w:t>
@@ -3840,90 +3840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamic simulations of carbon-atom mediated molecular growth of carbon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3965,103 +3965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge gas and discharge parameters influence on kinetic and nucleation in RF Ar/C2H2 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
@@ -4090,103 +4090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stable forms of carbon clusters produced in low pressure sputtering discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
@@ -4247,103 +4247,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT simulations for predicting tungsten potential energy surfaces for W-Wn and W+-Wn pair interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swaminathan Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Atomic and Molecular Data and Their Applications (ICAMDATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Mola di Bary, Italy. , P31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,51 +4537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05392937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Zeibak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01097-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tetard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasanna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hassouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad256a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasanna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200180" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou J Seydou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2a17" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Longo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Micca Longo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02191309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Stefas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Agha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Invernizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminathan Prasanna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fermi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Longo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Micca Longo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Michau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind K Bhakta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Znaidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Challab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2025.100124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05392937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bhakta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Siby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Zeibak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jeevan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01097-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111933" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2024.113185" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0192748" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0226028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539599v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H&#246;ft" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad6ba1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Y Duluard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad10f1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tetard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prasanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hassouni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad256a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764588v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Constant Siby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202967v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0189326" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prasanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0166116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886543v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Duluard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acd8db" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Remigy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gazeli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Invernizzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0110318" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03862266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202200180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tetard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202100204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223432v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou J Seydou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2021.113252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac2a17" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne y Duluard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma4010009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087285v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gazeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duluard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lombardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041471" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059103v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bisceglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0da1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-0806" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Anastassiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Franzke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02191309v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>