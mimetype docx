--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2131,217 +2131,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
+                <w:t xml:space="preserve">A novel region graph construction based on trapping sets for the Generalized Belief Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE ICCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapore. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764073v1</w:t>
+                <w:t xml:space="preserve">hal-00736234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel region graph construction based on trapping sets for the Generalized Belief Propagation</w:t>
+                <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Singapore. pp.1</w:t>
+              <w:t xml:space="preserve">ICCP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736234v1</w:t>
+                <w:t xml:space="preserve">hal-00764073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC558868"/>
+    <w:nsid w:val="B709D944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sy-reynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7153-5614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095680632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531741v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akabli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Diep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-The Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004708v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.056710" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000424v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1676071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Liz&#233;-Masclef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.12784088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Crayencour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahkar Kakakhail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heinrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345453" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sy-reynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7153-5614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095680632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531741v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akabli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Diep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-The Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004708v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.056710" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000424v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1676071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Liz&#233;-Masclef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.12784088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Crayencour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahkar Kakakhail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heinrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345453" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>