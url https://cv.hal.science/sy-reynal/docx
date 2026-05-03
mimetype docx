--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -637,391 +637,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00145140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Multicanonical Cluster Algorithm for Efficient Simulations of Long-Range Spin Models</w:t>
+                <w:t xml:space="preserve">Fast Flat-Histogram Method for Generalized Spin Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-The Diep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 169, pp.243. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.056710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.056710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009617v1</w:t>
+                <w:t xml:space="preserve">hal-00004708v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Flat-Histogram Method for Generalized Spin Models</w:t>
+                <w:t xml:space="preserve">Hybrid Multicanonical Cluster Algorithm for Efficient Simulations of Long-Range Spin Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-The Diep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.056710. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 169, pp.243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.056710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2005.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004708v3</w:t>
+                <w:t xml:space="preserve">hal-00009617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reexamination of the long-range Potts model: a multicanonical approach</w:t>
+                <w:t xml:space="preserve">Q-state Potts model with power-law decaying interactions: along the tricritical line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-The Diep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, pp.026109. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95, pp.6968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.026109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1676071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000424v5</w:t>
+                <w:t xml:space="preserve">hal-00009616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-state Potts model with power-law decaying interactions: along the tricritical line</w:t>
+                <w:t xml:space="preserve">Reexamination of the long-range Potts model: a multicanonical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-The Diep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 95, pp.6968. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.026109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1676071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.026109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00009616v1</w:t>
+                <w:t xml:space="preserve">hal-00000424v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2131,217 +2131,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel region graph construction based on trapping sets for the Generalized Belief Propagation</w:t>
+                <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICCS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Singapore. pp.1</w:t>
+              <w:t xml:space="preserve">ICCP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736234v1</w:t>
+                <w:t xml:space="preserve">hal-00764073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
+                <w:t xml:space="preserve">A novel region graph construction based on trapping sets for the Generalized Belief Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE ICCS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapore. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764073v1</w:t>
+                <w:t xml:space="preserve">hal-00736234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results about the dynamics of the Generalized Belief Propagation used on LDPC codes</w:t>
               </w:r>
@@ -3187,106 +3187,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sarnoff symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Princeton, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512276v1</w:t>
+                <w:t xml:space="preserve">hal-00521917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient performance evaluation of Forward Error Correcting codes</w:t>
+                <w:t xml:space="preserve">Efficient Performance Evaluation of Forward Error Correcting Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahkar Kakakhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
@@ -3304,106 +3295,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Singapore International Conference on Communications Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Guangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512279v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Performance Evaluation of Forward Error Correcting Code</w:t>
+                <w:t xml:space="preserve">Fast Simulation for the Performance Evaluation of LDPC Codes using Fast Flat Histogram Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahkar Kakakhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
@@ -3421,97 +3403,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Princeton, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SARNOF.2008.4520050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531114v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Simulation for the Performance Evaluation of LDPC Codes using Fast Flat Histogram Method</w:t>
+                <w:t xml:space="preserve">Efficient performance evaluation of Forward Error Correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahkar Kakakhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Reynal</w:t>
@@ -3529,73 +3520,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sarnoff symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Singapore International Conference on Communications Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.263-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521917v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3999,51 +3999,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B709D944"/>
+    <w:nsid w:val="5E895F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4230,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sy-reynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7153-5614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095680632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531741v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akabli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Diep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-The Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.056" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004708v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.056710" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000424v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1676071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Liz&#233;-Masclef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.12784088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Crayencour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764073v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahkar Kakakhail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heinrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345453" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737185" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sy-reynal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7153-5614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095680632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531741v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Reynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.1233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349829v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akabli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Diep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004708v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-The Diep" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.056710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2005.03.056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1676071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000424v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilyana Valentinova Petrova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04531735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Liz&#233;-Masclef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.12784088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6059677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogac Basaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C. Crayencour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6874924" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahkar Kakakhail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heinrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345453" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>