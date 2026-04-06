--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -943,217 +943,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCBL: A Language for Better Supporting Context Centered Programming in the Smart Home</w:t>
+                <w:t xml:space="preserve">CCBL: A new language for End User Development in the Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IS-EUD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534805v1</w:t>
+                <w:t xml:space="preserve">hal-04520776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCBL: A new language for End User Development in the Smart Homes</w:t>
+                <w:t xml:space="preserve">CCBL: A Language for Better Supporting Context Centered Programming in the Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-EUD 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.82-87</w:t>
+              <w:t xml:space="preserve">The 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520776v1</w:t>
+                <w:t xml:space="preserve">hal-01534805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération automatique de textes comme support à la compréhension de modèle de tâches en conception : une étude préliminaire</w:t>
               </w:r>
@@ -2495,649 +2495,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La programmation sur exemple pour l'automatisation des tests d'interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Object Use for Task Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.255-256</w:t>
+              <w:t xml:space="preserve">Proc. Engineering Interactive Systems (Tamodia 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pisa, Italy. pp.14-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107790v1</w:t>
+                <w:t xml:space="preserve">hal-04107795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester la conformité d'une interface homme machine à son modèle de tâches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guittet</w:t>
+                <w:t xml:space="preserve">ParAdmin: Un Outil d’Assistance à l’Administration et Tuning d’un Entrepôt de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 20ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.159-162</w:t>
+              <w:t xml:space="preserve">Proc. Revue des Nouvelles Technologies de l'Information (EDA'2008) (EDA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107789v1</w:t>
+                <w:t xml:space="preserve">hal-04107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Object Use for Task Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La programmation sur exemple pour l'automatisation des tests d'interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loé Sanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Engineering Interactive Systems (Tamodia 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pisa, Italy. pp.14-28</w:t>
+              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107795v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParAdmin: Un Outil d’Assistance à l’Administration et Tuning d’un Entrepôt de Données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+                <w:t xml:space="preserve">Tester la conformité d'une interface homme machine à son modèle de tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Revue des Nouvelles Technologies de l'Information (EDA'2008) (EDA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proc. 20ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.159-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107786v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'usage de l'exemple pour l'apprentissage de la programmation dans l'environnement MELBA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guittet</w:t>
+                <w:t xml:space="preserve">Retour d'Expérience en Enseignement de la Modélisation de Tâches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.213-220</w:t>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107798v1</w:t>
+                <w:t xml:space="preserve">hal-04107800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'Expérience en Enseignement de la Modélisation de Tâches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'usage de l'exemple pour l'apprentissage de la programmation dans l'environnement MELBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loé Sanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.135-143</w:t>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107800v1</w:t>
+                <w:t xml:space="preserve">hal-04107798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les outils de simulation des modèles de tâches pour la validation des besoins utilisateur : une revue des problèmes</w:t>
               </w:r>
@@ -4535,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C203536"/>
+    <w:nsid w:val="D623F7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4766,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sybille-caffiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dutronc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sdc Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3661330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487258v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18425-8_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_73" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233; Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107798v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.60" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sybille-caffiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dutronc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sdc Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3661330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487258v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18425-8_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_73" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233; Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.60" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>