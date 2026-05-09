--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -943,217 +943,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCBL: A new language for End User Development in the Smart Homes</w:t>
+                <w:t xml:space="preserve">CCBL: A Language for Better Supporting Context Centered Programming in the Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS-EUD 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.82-87</w:t>
+              <w:t xml:space="preserve">The 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520776v1</w:t>
+                <w:t xml:space="preserve">hal-01534805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCBL: A Language for Better Supporting Context Centered Programming in the Smart Home</w:t>
+                <w:t xml:space="preserve">CCBL: A new language for End User Development in the Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IS-EUD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534805v1</w:t>
+                <w:t xml:space="preserve">hal-04520776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération automatique de textes comme support à la compréhension de modèle de tâches en conception : une étude préliminaire</w:t>
               </w:r>
@@ -1224,416 +1224,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and Using Home Automation Systems: A Field Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Demeure</w:t>
+                <w:t xml:space="preserve">Generating recit from sensor data: evaluation of a task model for story planning and preliminary experiments with GPS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEUD 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Natural Language Generation Workshop (ENLG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265223v1</w:t>
+                <w:t xml:space="preserve">hal-01214978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating recit from sensor data: evaluation of a task model for story planning and preliminary experiments with GPS data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Towards a computational generation of récit: evaluating the perception of the récit plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Natural Language Generation Workshop (ENLG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st international Workshop on Data to Text Generation (D2T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ediburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214978v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a computational generation of récit: evaluating the perception of the récit plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building and Using Home Automation Systems: A Field Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+                <w:t xml:space="preserve">Elias Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portet</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on Data to Text Generation (D2T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEUD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18425-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214982v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task based model for récit generation from sensor data: an early experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén A. Baez Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2387,554 +2387,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example usage evaluation for the programming learning in the MELBA environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Object Use for Task Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IADIS International Conference e-Learning 2008 (part of the MCCSIS 2008 Conference) (IADIS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Amsterdam,The, Netherlands. pp.35-42</w:t>
+              <w:t xml:space="preserve">Proc. Engineering Interactive Systems (Tamodia 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pisa, Italy. pp.14-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107788v1</w:t>
+                <w:t xml:space="preserve">hal-04107795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Object Use for Task Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ParAdmin: Un Outil d’Assistance à l’Administration et Tuning d’un Entrepôt de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loé Sanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Engineering Interactive Systems (Tamodia 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pisa, Italy. pp.14-28</w:t>
+              <w:t xml:space="preserve">Proc. Revue des Nouvelles Technologies de l'Information (EDA'2008) (EDA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107795v1</w:t>
+                <w:t xml:space="preserve">hal-04107786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParAdmin: Un Outil d’Assistance à l’Administration et Tuning d’un Entrepôt de Données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boukhalfa</w:t>
+                <w:t xml:space="preserve">La programmation sur exemple pour l'automatisation des tests d'interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Revue des Nouvelles Technologies de l'Information (EDA'2008) (EDA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.255-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107786v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La programmation sur exemple pour l'automatisation des tests d'interfaces</w:t>
+                <w:t xml:space="preserve">Tester la conformité d'une interface homme machine à son modèle de tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.255-256</w:t>
+              <w:t xml:space="preserve">Proc. 20ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.159-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107790v1</w:t>
+                <w:t xml:space="preserve">hal-04107789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tester la conformité d'une interface homme machine à son modèle de tâches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'usage de l'exemple pour l'apprentissage de la programmation dans l'environnement MELBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 20ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Metz, France. pp.159-162</w:t>
+              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.213-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107789v1</w:t>
+                <w:t xml:space="preserve">hal-04107798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'Expérience en Enseignement de la Modélisation de Tâches</w:t>
               </w:r>
@@ -3009,243 +3009,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'usage de l'exemple pour l'apprentissage de la programmation dans l'environnement MELBA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Utiliser les outils de simulation des modèles de tâches pour la validation des besoins utilisateur : une revue des problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Scapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loé Sanou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.213-220</w:t>
+              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.257-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107798v1</w:t>
+                <w:t xml:space="preserve">hal-04107799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les outils de simulation des modèles de tâches pour la validation des besoins utilisateur : une revue des problèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Example usage evaluation for the programming learning in the MELBA environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loé Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guittet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loé Sanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Ergonomie et Informatique Avancée (ERGO'IA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bidart-Biarritz, France. pp.257-258</w:t>
+              <w:t xml:space="preserve">Proc. IADIS International Conference e-Learning 2008 (part of the MCCSIS 2008 Conference) (IADIS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Amsterdam,The, Netherlands. pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107799v1</w:t>
+                <w:t xml:space="preserve">hal-04107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Interactive Applications from task Models: a Hard Challenge</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Special Issue on Speech and Language Processing for AT (Part 3), 7 (issue 2), pp.5:1-5:36. </w:t>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et créativité pour la conception d'interaction avec l'habitat intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Caffiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,51 +4535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D623F7DA"/>
+    <w:nsid w:val="BA601093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4766,51 +4766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sybille-caffiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dutronc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sdc Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3661330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487258v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18425-8_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_73" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233; Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107798v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.60" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sybille-caffiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Dutronc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sdc Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3660515.3661330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487258v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ringeval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/CyberSciTech.2019.00149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Parriaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366550.3372257" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Terrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n A. Baez Miranda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Elias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18425-8_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Robert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492556v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2638728.2641559" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Chahuara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lachaume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guittet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Scapin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868665" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_73" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#233; Sanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107798v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77222-4_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.50" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138090v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2738047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique L. Scapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.60" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.5.9-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/730BD40E0FC4235C0319B709FCC8060B704F590A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2010.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5BLKSX8T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98388-8_24" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461497v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>