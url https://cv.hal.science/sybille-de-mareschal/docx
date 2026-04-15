--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -756,198 +756,198 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications et Science Ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille de Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Maleyran-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ETTIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR1456 Environnement, territoires en transition, infrastructures, sociétés, Mar 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Présentation ECOBIOP et NUMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR1224 Ecologie Comportementale et Biologie des Populations de Poissons et UMR 1419 Nutrition, Métabolisme, Aquaculture, Oct 2023, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216582v1</w:t>
+                <w:t xml:space="preserve">hal-04235776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications et Science Ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille de Mareschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Maleyran-Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présentation ECOBIOP et NUMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR1224 Ecologie Comportementale et Biologie des Populations de Poissons et UMR 1419 Nutrition, Métabolisme, Aquaculture, Oct 2023, Saint Pée sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire ETTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR1456 Environnement, territoires en transition, infrastructures, sociétés, Mar 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235776v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier accès ouvert</w:t>
               </w:r>
@@ -1532,51 +1532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°10 - Insects for feed, food and bioconversion of organic substrates - published between 1 june and 1 august</w:t>
+                <w:t xml:space="preserve">Newsletter n°11 - Insects for feed, food and bioconversion of organic substrates - published between 1 august and 31 october</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -1608,93 +1608,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.33</w:t>
+              <w:t xml:space="preserve">2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005303v1</w:t>
+                <w:t xml:space="preserve">hal-05005374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°11 - Insects for feed, food and bioconversion of organic substrates - published between 1 august and 31 october</w:t>
+                <w:t xml:space="preserve">Newsletter n°10 - Insects for feed, food and bioconversion of organic substrates - published between 1 june and 1 august</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -1726,69 +1726,69 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.50</w:t>
+              <w:t xml:space="preserve">2024, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005374v1</w:t>
+                <w:t xml:space="preserve">hal-05005303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°9 - Insects for feed, food and bioconversion of organic substrates - published between 1 april and 31 may</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
+                <w:t xml:space="preserve">Newsletter n°7 - Insects for feed, food and bioconversion of organic substrates - published between 1 december and 31 january</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -1962,93 +1962,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.21</w:t>
+              <w:t xml:space="preserve">2024, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005266v1</w:t>
+                <w:t xml:space="preserve">hal-05005249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°7 - Insects for feed, food and bioconversion of organic substrates - published between 1 december and 31 january</w:t>
+                <w:t xml:space="preserve">Newsletter n°8 - Insects for feed, food and bioconversion of organic substrates - published between 1 february and 31 march</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -2080,69 +2080,69 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, pp.20</w:t>
+              <w:t xml:space="preserve">2024, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005249v1</w:t>
+                <w:t xml:space="preserve">hal-05005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
               </w:r>
@@ -2476,332 +2476,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Engel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Delabuis</w:t>
+                <w:t xml:space="preserve">Camille Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.18</w:t>
+              <w:t xml:space="preserve">2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005142v1</w:t>
+                <w:t xml:space="preserve">hal-05005178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
+                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrel B.</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.14</w:t>
+              <w:t xml:space="preserve">2022, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005178v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Maleyran-Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desailly-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Maleyran-Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desailly-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>