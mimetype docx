--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -2122,51 +2122,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
+                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -2198,93 +2198,93 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005242v1</w:t>
+                <w:t xml:space="preserve">hal-05005202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°5 - Insects for feed, food and bioconversion of organic substrates - published between 1 april et and 30 september</w:t>
+                <w:t xml:space="preserve">Newsletter n°6 - Insects for feed, food and bioconversion of organic substrates - published between 1st october and 30 november</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
@@ -2316,69 +2316,69 @@
                 <w:t xml:space="preserve">Pierrel B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.17</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005202v1</w:t>
+                <w:t xml:space="preserve">hal-05005242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter n°4 - Insects for feed, food and bioconversion of organic substrates - published between 15 dec and 31 mars</w:t>
               </w:r>
@@ -2476,381 +2476,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
+                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierrel B.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Delabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, pp.14</w:t>
+              <w:t xml:space="preserve">2022, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005178v1</w:t>
+                <w:t xml:space="preserve">hal-05005142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°2 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Engel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Borel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05005142v1</w:t>
+                <w:t xml:space="preserve">hal-05005063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter n°1 - Insects for feed, food and bioconversion of organic substrates</w:t>
+                <w:t xml:space="preserve">Newsletter n°3 - Insects for feed, food and bioconversion of organic substrates - published between 27 sept and 25 nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engel E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrel B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Delabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pierrel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05005063v1</w:t>
+                <w:t xml:space="preserve">hal-05005178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3403,51 +3403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Maleyran-Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desailly-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanneaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille de Mareschal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Maleyran-Raymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desailly-Valentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235776v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jougleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Giovannini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engel E." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrel B." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Delabuis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005281v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierrel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934694v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>