--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1850,421 +1850,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Sequences essential for transmission of Spiroplasma citri by its leafhopper vector, Circulifer haematoceps, revealed by plasmid curing and replacement based on incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 76 (10), pp.3198-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00181-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658836v1</w:t>
+                <w:t xml:space="preserve">hal-02658901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences essential for transmission of Spiroplasma citri by its leafhopper vector, Circulifer haematoceps, revealed by plasmid curing and replacement based on incompatibility</w:t>
+                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00181-10⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1), pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658901v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
+                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 156 (1), pp.198-205. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667107v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the Circulifer haematoceps cell line Ciha-1 by Spiroplasma citri: the non-insect-transmissible strain 44 is impaired in invasion</w:t>
               </w:r>
@@ -2378,429 +2378,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the replication and stability regions of Spiroplasma citri plasmids identifies a novel replication protein and expands the genetic toolbox for plant-pathogenic spiroplasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/019562-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661533v1</w:t>
+                <w:t xml:space="preserve">hal-02664161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiroplasma-host relationships : plasmids and insect-transmission of Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (2), pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing the replication and stability regions of Spiroplasma citri plasmids identifies a novel replication protein and expands the genetic toolbox for plant-pathogenic spiroplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (10), pp.3232-3244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/019562-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664161v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid pSci6 from Spiroplasma citri GII-3 confers insect transmissibility to the non-transmissible strain S. citri 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of plasmids encoding adhesion-related proteins in non insect-transmissible strains of Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4831,277 +4831,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Hua Yan</w:t>
+                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Canuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700063v1</w:t>
+                <w:t xml:space="preserve">hal-04679562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flavescence dorée” phytoplasma uses its adhesin VmpA, the insect surface protein Uk1_LRR and clathrin to enter into its vector host cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Canuto</w:t>
+                <w:t xml:space="preserve">Looking for plant targets of flavescence dorée phytoplasma effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bocquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Hua Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Claverol</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on "Flavescence dorée" Recent acquisitions and management strategies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Verona, Italy. pp.e00042-18</w:t>
+              <w:t xml:space="preserve">Sixth European Bois noir workshop and first international Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE and University of Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679562v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a &amp;quot;flavescence dorée&amp;quot; phytoplasma VmpA candidate receptor in the experimental insect vector Euscelidius variegatus</w:t>
               </w:r>
@@ -5841,326 +5841,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
+              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737846v1</w:t>
+                <w:t xml:space="preserve">hal-02788656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790741v1</w:t>
+                <w:t xml:space="preserve">hal-02737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6170,73 +6170,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788656v1</w:t>
+                <w:t xml:space="preserve">hal-02790741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine ‘Candidatus Phytoplasma vitis’ and ‘Ca. P. vitialni’ epidemics in Europe</w:t>
               </w:r>
@@ -7087,256 +7087,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'imagerie cellulaire à l'étude des interactions entre la bactérie intra-phloémique Spiroplasma citri et les cellules de son insecte vecteur Circulifer haematoceps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
+                <w:t xml:space="preserve">Tetracycline-inducible gene expression in mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des microbiologistes de l'INRA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755833v1</w:t>
+                <w:t xml:space="preserve">hal-02757746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetracycline-inducible gene expression in mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
+                <w:t xml:space="preserve">Apport de l'imagerie cellulaire à l'étude des interactions entre la bactérie intra-phloémique Spiroplasma citri et les cellules de son insecte vecteur Circulifer haematoceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
+              <w:t xml:space="preserve">Journées des microbiologistes de l'INRA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757746v1</w:t>
+                <w:t xml:space="preserve">hal-02755833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient internalization of Spiroplasma citri into the Ciha-1 leafhopper cells requires both spiralin and plasmid-encoded determinants</w:t>
               </w:r>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8082,51 +8082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid transfer among strains of Spiroplasma citri: plasmid pSci6 from S. citri GII-3 confers insect-transmissibility to S. citri 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8190,51 +8190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de Spiroplasma citri par son insecte vecteur Circulifer haematoceps: un ou plusieurs déterminants génétiques sont portés par le plasmide pSci6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,103 +8285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
@@ -8699,64 +8699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
@@ -9380,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Harne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Pande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmayee Bapat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guegueniat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0666-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W245B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00181-10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035063-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/019562-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29085-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28541-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28123-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.1.255" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouzi&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Monticone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bosco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiong Yao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maccheroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Harne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Pande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmayee Bapat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guegueniat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0666-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W245B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00181-10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035063-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/019562-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29085-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28541-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28123-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.1.255" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouzi&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Monticone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bosco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiong Yao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maccheroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>