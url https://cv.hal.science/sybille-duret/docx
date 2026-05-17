--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1850,421 +1850,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences essential for transmission of Spiroplasma citri by its leafhopper vector, Circulifer haematoceps, revealed by plasmid curing and replacement based on incompatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
+                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (10), pp.3198-3205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00181-10⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658901v1</w:t>
+                <w:t xml:space="preserve">hal-02658836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
+                <w:t xml:space="preserve">Sequences essential for transmission of Spiroplasma citri by its leafhopper vector, Circulifer haematoceps, revealed by plasmid curing and replacement based on incompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (10), pp.3198-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00181-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667107v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrère</w:t>
+                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (11), pp.3420-3426. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1), pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02954-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658836v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the Circulifer haematoceps cell line Ciha-1 by Spiroplasma citri: the non-insect-transmissible strain 44 is impaired in invasion</w:t>
               </w:r>
@@ -2378,429 +2378,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Carle</w:t>
+                <w:t xml:space="preserve">Spiroplasma-host relationships : plasmids and insect-transmission of Spiroplasma citri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Henri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Berho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664161v1</w:t>
+                <w:t xml:space="preserve">hal-02654475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiroplasma-host relationships : plasmids and insect-transmission of Spiroplasma citri</w:t>
+                <w:t xml:space="preserve">Characterizing the replication and stability regions of Spiroplasma citri plasmids identifies a novel replication protein and expands the genetic toolbox for plant-pathogenic spiroplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berho</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (10), pp.3232-3244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/019562-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654475v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the replication and stability regions of Spiroplasma citri plasmids identifies a novel replication protein and expands the genetic toolbox for plant-pathogenic spiroplasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The abundant extrachromosomal DNA content of the Spiroplasma citri GII3-3X genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Killiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 154 (10), pp.3232-3244. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, 195p1-195p13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.2008/019562-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661533v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid pSci6 from Spiroplasma citri GII-3 confers insect transmissibility to the non-transmissible strain S. citri 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of plasmids encoding adhesion-related proteins in non insect-transmissible strains of Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,252 +3412,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Ripening-Associated Gene Expression in Tomato Fruits Subjected to a High CO2 Concentration</w:t>
+                <w:t xml:space="preserve">Suppression of ripening-associated gene expression in tomato fruits subjected to a high CO2 concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevalier</w:t>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 114 (1), pp.255-263. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 114 (1), pp.255-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348065v1</w:t>
+                <w:t xml:space="preserve">hal-02684627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of ripening-associated gene expression in tomato fruits subjected to a high CO2 concentration</w:t>
+                <w:t xml:space="preserve">Suppression of Ripening-Associated Gene Expression in Tomato Fruits Subjected to a High CO2 Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Chevalier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 114 (1), pp.255-263</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 114 (1), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.1.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684627v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation, characterization, and complementation of a motility mutant of Spiroplasma citri</w:t>
               </w:r>
@@ -3758,286 +3758,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and free Spiroplasma citri oriC plasmids : expression of the Spiroplasma phoeniceum spiralin in Spiroplasma citri</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative and free Spiroplasma citri oriC plasmids: expression of the Spiroplasma phoeniceum spiralin in Spiroplasma citri.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marais</w:t>
+                <w:t xml:space="preserve">J Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 177 (10), pp.2870-2877</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 177 (10), pp.2870-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.177.10.2870-2877.1995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710706v1</w:t>
+                <w:t xml:space="preserve">hal-03201155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and free Spiroplasma citri oriC plasmids: expression of the Spiroplasma phoeniceum spiralin in Spiroplasma citri.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Renaudin</w:t>
+                <w:t xml:space="preserve">Integrative and free Spiroplasma citri oriC plasmids : expression of the Spiroplasma phoeniceum spiralin in Spiroplasma citri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 177 (10), pp.2870-2877. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 177 (10), pp.2870-2877</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201155v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,295 +5206,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+                <w:t xml:space="preserve">Characterization of candidate effectors of “flavescence dorée” phytoplasma: expression and subcellular localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00060.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737038v1</w:t>
+                <w:t xml:space="preserve">hal-02734951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of candidate effectors of “flavescence dorée” phytoplasma: expression and subcellular localization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">New insights into the emergence of the grapevine &amp;quot;flavescence dorée&amp;quot; epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00060.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2019.00103.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734951v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adhesin VmpA of the “flavescence dorée” phytoplasma binds insect cells in a lectin-like manner</w:t>
               </w:r>
@@ -5716,773 +5716,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735781v1</w:t>
+                <w:t xml:space="preserve">hal-02788656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the adhesin VmpA implicated in the specific interaction between the phytopathogenic flavescence dorée-related phytoplasmas and their leafhopper vectors?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECE 2018, 11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788656v1</w:t>
+                <w:t xml:space="preserve">hal-02737846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and function of Vmp adhesion related proteins give insight into the emergence of phytoplasma epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. National Congress of the Italian Phytopathological Society (SIPaV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Ancona, Italy. pp.613-653</w:t>
+              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737846v1</w:t>
+                <w:t xml:space="preserve">hal-02790741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variable membrane protein VmpA of Flavescence Dorée phytoplasma interacts with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+                <w:t xml:space="preserve">When a palearctic plant mollicute meets a nearctic insect vector: genetic and ecological insights into the emergence of the grapevine Flavescence dorée epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Réunion annuelle du Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Organization for Mycoplasmology (IOM)., Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790741v1</w:t>
+                <w:t xml:space="preserve">hal-02735781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine ‘Candidatus Phytoplasma vitis’ and ‘Ca. P. vitialni’ epidemics in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of the variable membrane protein VmpA of Flavescence Dorée phytoplasma with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Monticone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604231v1</w:t>
+                <w:t xml:space="preserve">hal-02743596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the variable membrane protein VmpA of Flavescence Dorée phytoplasma with cells of the insect vector &amp;lt;em&amp;gt;Euscelidius variegatus&amp;lt;/em&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When a Palearctic bacterium meets a Nearctic insect vector: genetic and ecological insights into the emergence of the grapevine ‘Candidatus Phytoplasma vitis’ and ‘Ca. P. vitialni’ epidemics in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743596v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression and antigenicity of stamp antigenic membrane proteins from different '&amp;lt;em&amp;gt;Candidatus&amp;lt;/em&amp;gt; phytoplasma solani' genetic clusters</w:t>
               </w:r>
@@ -7132,51 +7132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7683,230 +7683,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation fonctionnelle des plasmides pSci de Spiroplasma citri - Rôle dans la transmission du spiroplasme par son insecte vecteur</w:t>
+                <w:t xml:space="preserve">Spiroplasma-host relationships : plasmids and insect-transmission of Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. International congress of plant pathology - ICCP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756587v1</w:t>
+                <w:t xml:space="preserve">hal-02816200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiroplasma-host relationships : plasmids and insect-transmission of Spiroplasma citri</w:t>
+                <w:t xml:space="preserve">Caractérisation fonctionnelle des plasmides pSci de Spiroplasma citri - Rôle dans la transmission du spiroplasme par son insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International congress of plant pathology - ICCP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816200v1</w:t>
+                <w:t xml:space="preserve">hal-02756587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication and stability analyses of Spiroplasma citri plasmids identify a novel replication protein and provide an incompatibility based strategy enabling the identification of plasmid encoded determinants involved in transmission by the leafhopper vector</w:t>
               </w:r>
@@ -8082,51 +8082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid transfer among strains of Spiroplasma citri: plasmid pSci6 from S. citri GII-3 confers insect-transmissibility to S. citri 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8190,51 +8190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de Spiroplasma citri par son insecte vecteur Circulifer haematoceps: un ou plusieurs déterminants génétiques sont portés par le plasmide pSci6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,103 +8285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
@@ -8699,64 +8699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
@@ -9005,90 +9005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiroplasma citri-OriC plasmids : expression of the Spiroplasma phoeniceum spiralin in S. citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Bordeaux, France</w:t>
@@ -9380,51 +9380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Harne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Pande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmayee Bapat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guegueniat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0666-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W245B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00181-10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035063-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/019562-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29085-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28541-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28123-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.1.255" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouzi&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Monticone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bosco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiong Yao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816200v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maccheroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128416" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04062721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Canuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29341-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1289100" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Harne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Pande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinmayee Bapat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure B&#233;ven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.08.093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02534976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007967" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02487-17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guegueniat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouvery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2017.05.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0666-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02068951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0417-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2W245B1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658901v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00181-10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.035063-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/019562-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Killiny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-195" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.29085-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28541-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28123-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.1.255" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouzi&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.177.10.2870-2877.1995" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bocquart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hua Yan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00103.8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00062.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Monticone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bosco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibolya Ember" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Monegat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjiong Yao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756587v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758218v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756167v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maccheroni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>