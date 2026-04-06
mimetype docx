--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1471,329 +1471,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292903v1</w:t>
+                <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Gestin</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240738v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
+              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524718v1</w:t>
+                <w:t xml:space="preserve">hal-04541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
               </w:r>
@@ -1898,148 +1924,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
+              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541462v1</w:t>
+                <w:t xml:space="preserve">hal-04524718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
               </w:r>
@@ -4322,271 +4322,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la durabilité de fermes laitières AB avec ou sans transformation à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+                <w:t xml:space="preserve">Manon André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+                <w:t xml:space="preserve">Ndèye Moussou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrian Moronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025</w:t>
+              <w:t xml:space="preserve">UMR SAS Rennes, 65 rue de Saint-Brieuc, 35042 Rennes; UMR 1253 STLO, 65 rue de Saint-Brieuc, 35045 Rennes; ETTIS INRAE Nouvelle Aquitaine Bordeaux; Institut agro Rennes Angers. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980815v2</w:t>
+                <w:t xml:space="preserve">hal-04969556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité de fermes laitières AB avec ou sans transformation à la ferme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Frimat</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04969556v1</w:t>
+                <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
@@ -4902,51 +4902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD8D40DA"/>
+    <w:nsid w:val="2BBCE1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5133,51 +5133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sydney-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5474-9699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Og&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;la&#255;-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Moussou Diouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Frimat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Moronval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sydney-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5474-9699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Og&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;la&#255;-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Moussou Diouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Frimat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Moronval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>