--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -303,429 +303,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
+                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inês Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524607v1</w:t>
+                <w:t xml:space="preserve">hal-04799292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a method for assessing the sustainability of farms: IDEA4, its tools and uses</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 94, pp.29-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art03-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799292v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'évaluation de la durabilité des exploitations agricoles. IDEA4, ses outils et ses usages</w:t>
+                <w:t xml:space="preserve">Assessing farm sustainability: the IDEA4 method, a conceptual framework combining dimensions and properties of sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.31-48. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590908v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture durable : comment l’évaluer et en rendre compte sur un domaine viticole ?</w:t>
               </w:r>
@@ -875,51 +875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer l’impact des pratiques agroécologiques sur la biodiversité et les coûts de production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1085,286 +1085,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2019004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511774v1</w:t>
+                <w:t xml:space="preserve">hal-02267338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité des exploitations agricoles : La méthode IDEA v4, un cadre conceptuel combinant dimensions et propriétés de la durabilité</w:t>
+                <w:t xml:space="preserve">IDEA4 : une méthode de diagnostic pour une évaluation clinique de la durabilité en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Del'Homme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.39-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267338v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1376,450 +1376,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des domaines viticoles. De quoi parle-t-on ? Comment la mesure-t-on ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
+                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bélaÿ-Samie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance des exploitations viticoles de Nouvelle-Aquitaine Quels blocages et quels leviers actionner ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Vignerons Bio de Nouvelle-Aquitaine; Chambre Agriculture Gironde; Vinotracker; Innovin, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353407v1</w:t>
+                <w:t xml:space="preserve">hal-05292903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Philippe</w:t>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la durabilité en agriculture : du diagnostic IDEA4 à l’observatoire national de la durabilité des exploitations agricoles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">La performance des domaines viticoles. De quoi parle-t-on ? Comment la mesure-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bélaÿ-Samie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation INRAE, L’évaluation multicritère pour accompagner les transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Unilassale Beauvais, Sep 2025, BEAUVAIS, France</w:t>
+              <w:t xml:space="preserve">Performance des exploitations viticoles de Nouvelle-Aquitaine Quels blocages et quels leviers actionner ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Nouvelle-Aquitaine; Vignerons Bio de Nouvelle-Aquitaine; Chambre Agriculture Gironde; Vinotracker; Innovin, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292903v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
+              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541462v1</w:t>
+                <w:t xml:space="preserve">hal-04524718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation couplée des approches C.A.R.E./IDEA4 pour préserver les capitaux naturels et humains dans les entreprises agricoles à l'échelle du territoire</w:t>
               </w:r>
@@ -1924,122 +1898,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance sociale et durabilité d’une exploitation agricole : Apports du cadre théorique IDEA4 pour évaluer la performance sociale élargie en agriculture.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la performance globale d’une exploitation agricole et Analyse des performances globales des exploitations viticoles bio et non-bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La performance sociale de l'exploitation agricole, parent-pauvre de la transition agro-écologique ? Regards juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI, Mar 2024, Poitiers, France. pp.30</w:t>
+              <w:t xml:space="preserve">Quelles performances des exploitations viticoles BIO de Nouvelle-Aquitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vignerons Bio de Nouvelle-Aquitaine; Chaire Agriculture Biologique, Apr 2024, Montagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524718v1</w:t>
+                <w:t xml:space="preserve">hal-04541462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse illustrée de la méthode IDEA4 (indicateurs de durabilité des exploitations agricoles version 4)</w:t>
               </w:r>
@@ -2051,77 +2051,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire POLIDEA (POLitiques publiques et Indicateurs de Durabilité en Agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -2176,51 +2176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : La performance environnementale : nouveau paradigme des politiques agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle méthode IDEA (version 4) pour accompagner la transition vers une agriculture (viticulture) sociétalement responsable : Bilan et perspectives en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEA 4, un diagnostic pour évaluer et analyser la durabilité des exploitations agricoles dans le contexte de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2625,64 +2625,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance économique globale des exploitations agricoles: cadre conceptuel et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,484 +2731,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608269v1</w:t>
+                <w:t xml:space="preserve">hal-02610220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance économique globale des exploitations agricoles : Etat de l'art, cadre conceptuel du modèle évaluatif et applications du modèle à différentes échelles</w:t>
+                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire économie IRSTEA/INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France. pp.32</w:t>
+              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610220v1</w:t>
+                <w:t xml:space="preserve">hal-02610231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la transition agroécologique vers une viticulture sociétalement responsable. Discussion à partir de travaux sur la nouvelle méthode IDEA version 4</w:t>
+                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition écologique : Quelles synergies entre l'ISVV et l'IRSTEA?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France. pp.29</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610231v1</w:t>
+                <w:t xml:space="preserve">hal-01851634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sustainability of farms: introducing a new conceptual framework based on three dimensions and five key properties relating to the sustainability of agriculture. The IDEA method version 4</w:t>
+                <w:t xml:space="preserve">Un élargissement des critères d'évaluation de la performance économique pour rendre compte de la performance économique globale des exploitations agricoles. Cadre théorique et application avec la méthode IDEA version 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bernard del 'Homme</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Del'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">RMT Erytage Durabilité des activités agricoles et son évaluation économique. Quelles méthodes ? Quels types de résultats ?. Quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851634v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3226,51 +3226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDEATools: Un package R pour évaluer la durabilité des exploitations agricoles avec la méthode IDEA4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,90 +3334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode IDEA version 4 (Indicateurs de Durabilité des Exploitations Agricoles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Enseigner et Apprendre l'Agroécologie et référencement des outils pédagogiques sur agreen U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse-Auzeville, France. pp.1, 2018</w:t>
@@ -3504,77 +3504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri; Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3663,77 +3663,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science: understand, co-construct, transform</w:t>
@@ -3805,77 +3805,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier; Sabrié, Marie-Lise; Fréour, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer</w:t>
@@ -3934,263 +3934,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen</w:t>
+                <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Peltier</w:t>
+                <w:t xml:space="preserve">Christophe Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
+                <w:t xml:space="preserve">Anaïs Fourest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carayon David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cousinié</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 36 p</w:t>
+              <w:t xml:space="preserve">2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379842v1</w:t>
+                <w:t xml:space="preserve">hal-04213313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’usage de la méthode IDEA4 à l’attention des utilisateur·rice·s dans des activités d’accompagnement des agriculteur·rice·s vers la durabilité en agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+                <w:t xml:space="preserve">IDEA4 dans l'enseignement technique agricole. Retours d'expériences et recommandations en situation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Angot</w:t>
+                <w:t xml:space="preserve">Christian Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buys</w:t>
+                <w:t xml:space="preserve">Jean-Armand Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Fourest</w:t>
+                <w:t xml:space="preserve">Carayon David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Philippe Cousinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 18 p</w:t>
+              <w:t xml:space="preserve">2023, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213313v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4322,353 +4322,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité de fermes laitières AB avec ou sans transformation à la ferme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon André</w:t>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Moussou Diouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kyrian Moronval</w:t>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR SAS Rennes, 65 rue de Saint-Brieuc, 35042 Rennes; UMR 1253 STLO, 65 rue de Saint-Brieuc, 35045 Rennes; ETTIS INRAE Nouvelle Aquitaine Bordeaux; Institut agro Rennes Angers. 2025</w:t>
+              <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969556v1</w:t>
+                <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
+                <w:t xml:space="preserve">Evaluation de la durabilité de fermes laitières AB avec ou sans transformation à la ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Moussou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+                <w:t xml:space="preserve">Tom Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+                <w:t xml:space="preserve">Kyrian Moronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025</w:t>
+              <w:t xml:space="preserve">UMR SAS Rennes, 65 rue de Saint-Brieuc, 35042 Rennes; UMR 1253 STLO, 65 rue de Saint-Brieuc, 35045 Rennes; ETTIS INRAE Nouvelle Aquitaine Bordeaux; Institut agro Rennes Angers. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04980815v2</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ACTION : Accompagnement au Changement vers la TransitION agro-écologique pour une performance globale des exploitations agricoles, Rapport final scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4902,51 +4902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BBCE1A4"/>
+    <w:nsid w:val="2F1EFA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5133,51 +5133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sydney-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5474-9699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Og&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;la&#255;-Samie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Moussou Diouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Frimat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Moronval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sydney-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5474-9699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bayot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Og&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17188223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art03-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556782v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auriol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148802v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;la&#255;-Samie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dumeaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sabin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610220v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851634v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Boureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard del 'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri-editions.fr/notice?id=h%3A%3AT_AG02106&amp;amp;queryId=edf2e9b5-6c59-4a8a-950f-ed9e95e791fc-draft-data-348&amp;amp;posInSet=1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Angot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fourest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Armand Viel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carayon David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cousini&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Andr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Moussou Diouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Frimat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrian Moronval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berrodier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>