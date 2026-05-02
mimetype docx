--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -275,165 +275,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection et patrimoine : la réédition dans la bande dessinée comme processus de légitimation</w:t>
+                <w:t xml:space="preserve">Les stratégies éditoriales. Productions, reproduction et rééditions de bande dessinée. Introduction au dossier thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.26-36</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678979v1</w:t>
+                <w:t xml:space="preserve">hal-04678945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies éditoriales. Productions, reproduction et rééditions de bande dessinée. Introduction au dossier thématique</w:t>
+                <w:t xml:space="preserve">Collection et patrimoine : la réédition dans la bande dessinée comme processus de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.26-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678945v1</w:t>
+                <w:t xml:space="preserve">hal-04678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures juvéniles, lecture et lecteurs</w:t>
               </w:r>
@@ -1152,138 +1152,265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de l'axe &amp;quot;Bande dessinée et enjeux sociétaux et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aquatias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier la bande dessinée au XXIe siècle (colloque Bilan du réseau 3RBD )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau 3RBD, Mar 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne vit pas de la bande dessinée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain François. Presses universitaires de Liège, 313 p., 2023, ACME ; 9, 978-2-87562-391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1293,535 +1420,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût musical des élèves : diversité des influences, ségrégation et configurations relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la socialisation : contextes, générations, ethnicisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, 2019, Hors collection, 9782842877446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport entre jeu et travail : une relecture sociologique de Georges Magnane</w:t>
+                <w:t xml:space="preserve">Le goût de la bande dessinée : acquisitions, transmissions, renforcements et abandons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges Magnane : la plume et le sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.bibpompidou.1675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679076v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût de la bande dessinée : acquisitions, transmissions, renforcements et abandons</w:t>
+                <w:t xml:space="preserve">Le sport entre jeu et travail : une relecture sociologique de Georges Magnane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Georges Magnane : la plume et le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, 338 p., 2015, Sport, acteurs et représentations, 978-2-915271-93-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424154v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique : contextes et effets sur la santé - Synthèse et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, 168 p., références bibliographiques disséminées. Le rapport intégral dénombre 832 p., les conditions pour se le procurer sont précisées page 165 de la synthèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis : quels effets sur le comportement et la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Arditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Berthe Biecheler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsif Bouaboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2001, 432 p., tableaux, graphiques, références bibliographiques disséminées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1968,51 +2095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.6760" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.207.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/D7D41P" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.093.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.273.0313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1999.1730" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1675" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Arditti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Berthe Biecheler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsif Bouaboula" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.3476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.6760" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.207.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.2677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/D7D41P" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.093.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.273.0313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1999.1730" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424188v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570655v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bilard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Call&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Arditti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Berthe Biecheler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monsif Bouaboula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>