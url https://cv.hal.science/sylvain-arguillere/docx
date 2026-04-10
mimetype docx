--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -559,51 +559,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffeomorphic shape evolution coupled with a reaction-diffusion PDE on a growth potential</w:t>
+                <w:t xml:space="preserve">MECHANISTIC MODELING OF LONGITUDINAL SHAPE CHANGES: EQUATIONS OF MOTION AND INVERSE PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Ni Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
@@ -621,106 +621,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/qam/1600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1423099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413638v1</w:t>
+                <w:t xml:space="preserve">hal-03413648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MECHANISTIC MODELING OF LONGITUDINAL SHAPE CHANGES: EQUATIONS OF MOTION AND INVERSE PROBLEMS</w:t>
+                <w:t xml:space="preserve">Diffeomorphic shape evolution coupled with a reaction-diffusion PDE on a growth potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Ni Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
@@ -738,82 +738,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1423099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/qam/1600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413648v1</w:t>
+                <w:t xml:space="preserve">hal-03413638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Riemannian Geometry and Geodesics in Banach Manifolds</w:t>
               </w:r>
@@ -1578,230 +1578,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization Robustness of 3D Auto-Encoders</w:t>
+                <w:t xml:space="preserve">3D Shape Sequence of Human Comparison and Classification using Current and Varifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emery Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814647v1</w:t>
+                <w:t xml:space="preserve">hal-03738942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Sequence of Human Comparison and Classification using Current and Varifolds</w:t>
+                <w:t xml:space="preserve">Parameterization Robustness of 3D Auto-Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emery Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738942v1</w:t>
+                <w:t xml:space="preserve">hal-03814647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Elastic Evolution on Foliated Shapes</w:t>
               </w:r>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nocentini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02726-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104409" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Pierson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3174908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Ni Hsieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1423099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-019-00184-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tward" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20351-1_50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilak Ratnanather" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kutten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hubka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811200137_0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00838634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nocentini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02726-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104409" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Pierson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3174908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Ni Hsieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1423099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-019-00184-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tward" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20351-1_50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilak Ratnanather" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kutten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hubka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811200137_0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00838634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>