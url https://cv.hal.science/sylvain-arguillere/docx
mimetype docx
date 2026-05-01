--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1419,405 +1419,526 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScanTalk: 3D Talking Heads from Unregistered Scans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PaNDaS: Learnable Shape Interpolation Modeling with Localized Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Arguillere</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emery Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arguillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Berretti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maks Ovsjanikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732491v1</w:t>
+                <w:t xml:space="preserve">hal-05599162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Sequence of Human Comparison and Classification using Current and Varifolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+                <w:t xml:space="preserve">ScanTalk: 3D Talking Heads from Unregistered Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Berretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738942v1</w:t>
+                <w:t xml:space="preserve">hal-04732491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization Robustness of 3D Auto-Encoders</w:t>
+                <w:t xml:space="preserve">3D Shape Sequence of Human Comparison and Classification using Current and Varifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emery Pierson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814647v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameterization Robustness of 3D Auto-Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emery Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arguillere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Elastic Evolution on Foliated Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Ni Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1862,70 +1983,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China. pp.644-655, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20351-1_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1935,163 +2056,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Normal Coordinate Systems for Cortical Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tilak Ratnanather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwame Kutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hubka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Kral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Shapes and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, WORLD SCIENTIFIC, pp.167-179, 2019, Lecture Notes Series, Institute for Mathematical Sciences, National University of Singapore, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811200137_0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2101,153 +2222,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The general setting for Shape Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of sequences of symmetric matrices with the symmetric rank-one algorithm and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2257,114 +2378,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie sous-riemannienne en dimension infinie et applications à l'analyse mathématique des formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arguillere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01126941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2511,51 +2632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nocentini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02726-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104409" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Pierson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3174908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Ni Hsieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1423099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-019-00184-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tward" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814647v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20351-1_50" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilak Ratnanather" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kutten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hubka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811200137_0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00838634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nocentini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguillere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-025-02726-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arguill&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104409" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Pierson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.06.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbaba Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Shao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3174908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Ni Hsieh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1423099" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1600" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-019-00184-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Miller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tward" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wsbm.1425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069810v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748015000249" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2015.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Ovsjanikov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20351-1_50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tilak Ratnanather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Kutten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hubka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811200137_0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00838634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066144" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>