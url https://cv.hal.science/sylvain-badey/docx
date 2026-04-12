--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -3606,241 +3606,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Riche, Indre-et-Loire, ZAC Saint-François. Etude documentaire.</w:t>
+                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Djemmali</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2010, 1 vol. (33 p.)</w:t>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209393v1</w:t>
+                <w:t xml:space="preserve">hal-05210682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
+                <w:t xml:space="preserve">La Riche, Indre-et-Loire, ZAC Saint-François. Etude documentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2010, 1 vol. (33 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05210682v1</w:t>
+                <w:t xml:space="preserve">hal-05209393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
               </w:r>
@@ -4132,51 +4132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D51C67F"/>
+    <w:nsid w:val="2613AA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4363,51 +4363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-1123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237794810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/59r3-4a71" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-1123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237794810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/59r3-4a71" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>