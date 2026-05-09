--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -333,273 +333,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les objets en verre de la nécropole de la Haute Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jaeggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bulletin de l'Association Française pour l'Archéologie du Verre, 2016, pp.10-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487873v1</w:t>
+                <w:t xml:space="preserve">hal-01773912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets en verre de la nécropole de la Haute Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amilly &amp;quot;Rue du Prieuré&amp;quot; (Loiret), une enceinte du Néolithique moyen II : présentation liminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Aunay</w:t>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Jaeggi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Archéologie du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bulletin de l'Association Française pour l'Archéologie du Verre, 2016, pp.10-19</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journée dinformation du 26 novembre 2016 à Saint-Germain-en-Laye, 11, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773912v1</w:t>
+                <w:t xml:space="preserve">hal-01487873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données de diagnostics en tranchées mécaniques par l’analyse spatiale</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 4. Production et analyse d’images en anthropologie et archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1126,51 +1126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information géographique en anthropologie et en archéologie funéraire. Retour sur les séminaires-ateliers des « Rendez-vous autour de l’archéomatique » (2022–2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,320 +1228,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 3. Les statistiques en anthropologie et archéologie funéraire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
+                <w:t xml:space="preserve">Restes humains, tombes et nécropoles au Premier âge du Fer (et un peu plus…) en région Centre-Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Les pratiques funéraires en Europe occidentale du IXe au Ve siècle av. J.-C. 48e colloque de l'AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, May 2024, Rodez (Aveyron), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106769v1</w:t>
+                <w:t xml:space="preserve">halshs-05192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restes humains, tombes et nécropoles au Premier âge du Fer (et un peu plus…) en région Centre-Val de Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 3. Les statistiques en anthropologie et archéologie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques funéraires en Europe occidentale du IXe au Ve siècle av. J.-C. 48e colloque de l'AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Etude de l'Âge du Fer, May 2024, Rodez (Aveyron), France</w:t>
+              <w:t xml:space="preserve">Rendez-vous autour de l’archéomatique en archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire; Ateliers-Archéomatique (réseau ISA), Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05192752v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 2. Les SGBD anthropologiques en archéologie : quel(s) modèle(s) et quelle granularité pour quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendez-vous autour de l'archéomatique en archéologie funéraire 1. Enregistrement et analyse spatiale en anthropologie et archéologie funéraire : du territoire à l’os</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Evena : « Outils d’analyse des processus de dépôt et des évènements post dépositionnels à l’échelle de la tombe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1923,191 +1923,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIG et mobiliers : l’exemple de la ferme gauloise de «Champ-Chardon» à Tours (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219362v1</w:t>
+                <w:t xml:space="preserve">hal-02877463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG et mobiliers : l’exemple de la ferme gauloise de «Champ-Chardon» à Tours (Indre-et-Loire, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A GIS experience at the scale of the grave: the excavation of group 1 at the Haute Cour necropolis of Esvres (France, Indre et loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAA, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877463v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements ruraux antiques, Ier av. – VIe ap. J.-C. : hiérarchisation et fonction des bâtiments. Les établissements ruraux d’Etrechet (Indre)</w:t>
               </w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux de La Tène finale (IIe - milieu Ier siècle av. J.-C.) et du Haut-Empire (Ier- IIIe siècle ap. J.-C.) du site de Tours &amp;quot;Champ Chardon&amp;quot; (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution des mobiliers dans les fossés de l’établissement rural de « Champ-Chardon » à Tours (Indre-et-Loire) : une application du SIG à l’étude d’une occupation et de son évolution au cours du second Âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils géomatiques et levers photogrammétriques pour l’enregistrement et l’interprétation des dépôts funéraires. Quelques exemples appliqués à l’ensemble 1 de la nécropole de La Haute Cour à Esvres (France, Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3067,64 +3067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’une méthode d’enregistrement du mobilier céramique en contexte funéraire avec un SIG : l’exemple de l’ensemble 1 de la nécropole de la Haute-Cour à Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique en contexte funéraire : approches multiples, Actes du congrès de la Sfécag, Autun 5-8 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'étude de la céramique antique en Gaule, pp.37-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3149,51 +3149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suèvres &amp;quot;Les Sables&amp;quot;(Loir-et-Cher) : un habitat gallo-romain et un four de tuilier du Ier s. aux marges d'une agglomération secondaire antique (10-120 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,77 +3306,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire, Indre-et-Loire, Esvres, Rue du Chanoine Carlotti et rue du Stade au lieu-dit&amp;quot;La Haute-Cour&amp;quot;. La nécropole gauloise et gallo-romaine de la Haute-Cour, ensemble 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draché (Indre-et-Loire). LGV SEA 2-Phase 41 -1-2 PK 31.100 - PK 34.800. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arquille Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3606,271 +3606,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">La Riche, Indre-et-Loire, ZAC Saint-François. Etude documentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Robert</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
+                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2010, 1 vol. (33 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210682v1</w:t>
+                <w:t xml:space="preserve">hal-05209393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Riche, Indre-et-Loire, ZAC Saint-François. Etude documentaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Badey</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Djemmali</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2010, 1 vol. (33 p.)</w:t>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209393v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suèvres Les Sables (Loir-et-Cher), rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,51 +4132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2613AA19"/>
+    <w:nsid w:val="FB99AD7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4363,51 +4363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-1123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237794810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/59r3-4a71" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0309-1123" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237794810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01773912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaeggi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200499v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Helleringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/afnh-pp67" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/59r3-4a71" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384394v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Patrick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811067v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01684598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Derreumaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209393v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01764581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>