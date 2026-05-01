--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -844,376 +844,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Programme de prospection thématique et de fouilles dans le département de la Marne. Rapport de sondage archéologique réalisé en juin et juillet 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Roms</w:t>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t>
+                <w:t xml:space="preserve">Michel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2018, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556745v1</w:t>
+                <w:t xml:space="preserve">hal-02557373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Programme de prospection thématique et de fouilles dans le département de la Marne. Rapport de sondage archéologique réalisé en juin et juillet 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wissous (Essonne), zone sud-ouest de l'aéroport d'Orly : les Soixante Arpents, l'entrée des Champs Bussins : document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Quenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+                <w:t xml:space="preserve">Jean Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hubert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2018, 112 p</w:t>
+                <w:t xml:space="preserve">Civalleri Hélene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Ile de France; Inrap Centre - Ile-de-France. 2018, 3 vol., 1096 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02557373v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissous (Essonne), zone sud-ouest de l'aéroport d'Orly : les Soixante Arpents, l'entrée des Champs Bussins : document final de synthèse</w:t>
+                <w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Quenez</w:t>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civalleri Hélene</w:t>
+                <w:t xml:space="preserve">Marie Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] SRA Ile de France; Inrap Centre - Ile-de-France. 2018, 3 vol., 1096 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556635v1</w:t>
+                <w:t xml:space="preserve">hal-02556745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2017, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1651,877 +1651,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+                <w:t xml:space="preserve">hal-02557660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03929563v1</w:t>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteaufort (78), Villiers-le-Bâcle - Saclay (91) - RD36 - Phase 1 : section de Saclay - Yvelines (78) Essonne (91). Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 143 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaiseau, Campus de l’école Polytechnique, boulevard des Maréchaux, École Nationale Supérieure de Techniques Avancées. « Un établissement rural de la Tène moyenne », Rapport de fouille archéologique, 2 vol. (424, 172 p.) : 255 fig., + 1 plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réau, Ville nouvelle de Sénart « Parc d’Activités de l’A5 », zone 6, lot 3a. Document final de synthèse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre–Île-de-France; SRA Ile de France. 2016, 2 vol., 680 p</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02557478v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Réau, Ville nouvelle de Sénart « Parc d’Activités de l’A5 », zone 6, lot 3a. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brugnot Jonathan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre–Île-de-France; SRA Ile de France. 2016, 2 vol., 680 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02534847v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugnot Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02557660v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission métallurgie du fer à Sri Ksetra (Myanmar). Rapport de prospection thématique</w:t>
               </w:r>
@@ -3553,51 +3553,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
@@ -3632,97 +3632,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270297v1</w:t>
+                <w:t xml:space="preserve">hal-04270523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t>
+                <w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
@@ -3757,73 +3757,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t>
+              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270523v1</w:t>
+                <w:t xml:space="preserve">hal-04270297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier métallurgique de production du fer des Mâche-Fer à Vert-Toulon (2nd âge du fer)</w:t>
               </w:r>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,109 +3911,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
+                <w:t xml:space="preserve">Vert-Toulon (51) – Les Machefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">journées de programmation archéologique Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Grand-Est, Oct 2021, Châlons-en -Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080177v1</w:t>
+                <w:t xml:space="preserve">hal-03973673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première campagne de fouilles de l’atelier de production du fer à Vert-Toulon (2nd âge du fer)</w:t>
               </w:r>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4101,933 +4101,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert-Toulon (51) – Les Machefer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de programmation archéologique Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Grand-Est, Oct 2021, Châlons-en -Champagne, France</w:t>
+              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973673v1</w:t>
+                <w:t xml:space="preserve">hal-05425234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
+              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425234v1</w:t>
+                <w:t xml:space="preserve">cea-03251328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
+                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03251328v1</w:t>
+                <w:t xml:space="preserve">hal-03080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer à l'Age du fer en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Anthropologie et archéologie du fer » colloque dans le cadre de l’exposition « Frapper le Fer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly-Jacques Chirac, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535726v1</w:t>
+                <w:t xml:space="preserve">hal-03046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulation du fer à l'Age du fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">« Anthropologie et archéologie du fer » colloque dans le cadre de l’exposition « Frapper le Fer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly-Jacques Chirac, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046779v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02531908v1</w:t>
+                <w:t xml:space="preserve">cea-02535766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer. Du Hallstatt à La Tène D dans le Nord-Est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental reconstitution of an angkorian shaft furnace: archaeological and archeometric issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F. Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par le Département de l’Aube et l’Inrap dans le cadre de l’exposition ArkéAube. Des premiers paysans au prince de Lavau, Sep 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529578v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02416603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Economy during the Early Iron Age in Northern France and Western Germany: Approaching the Origin and Circulation of Iron</w:t>
+                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer. Du Hallstatt à La Tène D dans le Nord-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Metal Provenancing in the Southern Levant and Beyond”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Hebrew University of Jerusalem (HUJI), Laboratory for Archaeological Materials and Ancient Technologies, Institute of Archaeology, Feb 2019, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Département de l’Aube et l’Inrap dans le cadre de l’exposition ArkéAube. Des premiers paysans au prince de Lavau, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535864v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
+              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02535766v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstitution of an angkorian shaft furnace: archaeological and archeometric issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron Economy during the Early Iron Age in Northern France and Western Germany: Approaching the Origin and Circulation of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
+              <w:t xml:space="preserve">Conference “Metal Provenancing in the Southern Levant and Beyond”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Hebrew University of Jerusalem (HUJI), Laboratory for Archaeological Materials and Ancient Technologies, Institute of Archaeology, Feb 2019, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02416603v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t>
               </w:r>
@@ -5214,976 +5214,976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des métaux aux âges du Fer : caractérisation des matériaux et études de provenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VIIe-Ier s. av. J.-C.). De la réduction du métal à l’élaboration des demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536325v1</w:t>
+                <w:t xml:space="preserve">hal-02529327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brauns</w:t>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXIème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070386v1</w:t>
+                <w:t xml:space="preserve">hal-02536284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+                <w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02328068v1</w:t>
+                <w:t xml:space="preserve">cea-02328019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t>
+                <w:t xml:space="preserve">La circulation des métaux aux âges du Fer : caractérisation des matériaux et études de provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Vega</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328062v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Leroy</w:t>
+                <w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque international de l'Association française pour l'étude de l'Âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France. pp.301-334</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02368735v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique Vega</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536284v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VIIe-Ier s. av. J.-C.). De la réduction du métal à l’élaboration des demi-produits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529327v1</w:t>
+                <w:t xml:space="preserve">cea-02328062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrique Vega</w:t>
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">39e colloque international de l'Association française pour l'étude de l'Âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France. pp.301-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02328019v1</w:t>
+                <w:t xml:space="preserve">cea-02368735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
@@ -6432,77 +6432,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’objets en fer au haut Moyen Âge en Île-de-France : approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,51 +6941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7698,51 +7698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,77 +8149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,347 +8277,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental reconstruction of an Angkorian iron furnace (13th–14th centuries CE): Archaeological and archaeometric implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02972002v1</w:t>
+                <w:t xml:space="preserve">hal-03080161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+                <w:t xml:space="preserve">First experimental reconstruction of an Angkorian iron furnace (13th–14th centuries CE): Archaeological and archaeometric implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 34 A, pp.102592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009578v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02972002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080161v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t>
               </w:r>
@@ -8731,185 +8731,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01520779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+                <w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552467v1</w:t>
+                <w:t xml:space="preserve">cea-01571799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
+                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
@@ -8950,344 +8950,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02470863v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Schwab</w:t>
+                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Brauns</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01622058v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+                <w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Blanchet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571799v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t>
               </w:r>
@@ -9299,51 +9299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t>
@@ -9593,51 +9593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t>
@@ -9829,51 +9829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-Saint-Germain (Aisne). Les &amp;quot;étomelles&amp;quot; huit siècles d’occupation (IVe avant J.-C. - IVe après J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,230 +9944,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
+                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t>
+              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535359v1</w:t>
+                <w:t xml:space="preserve">hal-02535333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
+                <w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
+              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535333v1</w:t>
+                <w:t xml:space="preserve">hal-02535359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site artisanal de La Tène finale et du Gallo-romain de Ronchères (Aisne) &amp;quot;Le Bois de la Forge</w:t>
               </w:r>
@@ -10755,90 +10755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10880,103 +10880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t>
@@ -11197,51 +11197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11320,462 +11320,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron forging in Ottoman Jaffa: A metallographic study of iron slags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yoav Arbel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excavations at the Ottoman Military Compound (Qishle) in Jaffa, 2007, 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513730v1</w:t>
+                <w:t xml:space="preserve">halshs-03355506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t>
+                <w:t xml:space="preserve">Iron forging in Ottoman Jaffa: A metallographic study of iron slags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoav Arbel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Excavations at the Ottoman Military Compound (Qishle) in Jaffa, 2007, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Zaphon, pp.337-348, 2021, The Jaffa Cultural Heritage Project Series, 978-3-96327-114-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03105317v1</w:t>
+                <w:t xml:space="preserve">hal-03513730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Brauns</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t>
+              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2356133823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03355506v1</w:t>
+                <w:t xml:space="preserve">hal-03105317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri-Paul Francfort; Nikolaus Boroffka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roxiana Project. Archaeological Researches on Metal and Pottery Assemblages from the Oxus Basin to the Indus Valley during Protohistory</w:t>
@@ -11802,957 +11802,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La provenance des objets archéologiques en fer</w:t>
+                <w:t xml:space="preserve">Un établissement rural de la transition Hallstatt final / La Tène ancienne à Gonesse « Zac des Tulipes Sud » (95)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Luc Baray. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touquet Laporte-Cassagne Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.162-163, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-112, 2018, Revue Archéologique d'Ile de France, Supplément 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535596v1</w:t>
+                <w:t xml:space="preserve">hal-02469512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demi-produits</w:t>
+                <w:t xml:space="preserve">La provenance des objets archéologiques en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.161, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.162-163, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535608v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’organisation de la production sidérurgique</w:t>
+                <w:t xml:space="preserve">Les demi-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.453-506, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.161, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535568v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.150-151, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t>
+                <w:t xml:space="preserve">Évolution de l’organisation de la production sidérurgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.453-506, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520694v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge</w:t>
+                <w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Luc Baray. </w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.152-153, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535586v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural de la transition Hallstatt final / La Tène ancienne à Gonesse « Zac des Tulipes Sud » (95)</w:t>
+                <w:t xml:space="preserve">La forge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Touquet Laporte-Cassagne Caroline. </w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-112, 2018, Revue Archéologique d'Ile de France, Supplément 5</w:t>
+              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.152-153, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469512v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les restes d'activités sidérurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">Une trajectoire singulière: Les enclos de Braine. "La Grange des moines" (Aisne) à la Tène finale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.188, 2017, 0752-5656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02466338v2</w:t>
+                <w:t xml:space="preserve">cea-02363811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes d'activités sidérurgiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une trajectoire singulière: Les enclos de Braine. "La Grange des moines" (Aisne) à la Tène finale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.188, 2017, 0752-5656</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02363811v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02466338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of forging activities in the northern Parisian basin agglomerations (France) during final La Tène</w:t>
               </w:r>
@@ -13224,51 +13224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13349,51 +13349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13691,90 +13691,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; congrès de l'UISPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Peake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 238 p., 2020, 2-913745-84-9</w:t>
@@ -13893,51 +13893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E09E5DA0"/>
+    <w:nsid w:val="2D35219B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14124,51 +14124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3203-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122278917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Quenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Jouannetaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Normand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2012.3281" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535703v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2724" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3203-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122278917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Quenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Jouannetaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Normand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2012.3281" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535703v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2724" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>