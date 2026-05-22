--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -181,237 +181,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+                <w:t xml:space="preserve">Study of Forging Activities Within the Château Pèlerin (Atlit Fortress). Part 1: Macroscopique Study of the Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS (CRFJ); CNRS (IRAMAT); IAA Israel; Israel Science Fondation (ISF). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+                <w:t xml:space="preserve">hal-05543745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Forging Activities Within the Château Pèlerin (Atlit Fortress). Part 1: Macroscopique Study of the Waste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CNRS (CRFJ); CNRS (IRAMAT); IAA Israel; Israel Science Fondation (ISF). 2025</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543745v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie Ancienne du Fer en Grèce : Espaces de production, armements et fers architecturaux de l’Antiquité au Moyen Âge. Rapport 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -455,51 +455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDEROM Caractérisation géochimique des espaces de production sidérurgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS (IRAMAT); Université paris 8; Inrap; Ministère de la culture. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -530,51 +530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de fouille archéologique réalisée sur le site de Vert-Toulon « Les Mache Fer » (07.9542)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -618,51 +618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de sondage archéologique réalisés sur le site de Vert-Toulon « Les Mache Fer » (07.8912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -732,51 +732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Rapport de sondage archéologique réalisés sur le site de Vert-Toulon « Les Mache Fer » (07.8912) et Rapport d’études en archive « La réduction indirecte du fer dans le département de la Marne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -844,376 +844,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Programme de prospection thématique et de fouilles dans le département de la Marne. Rapport de sondage archéologique réalisé en juin et juillet 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2018, 112 p</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557373v1</w:t>
+                <w:t xml:space="preserve">hal-02556745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissous (Essonne), zone sud-ouest de l'aéroport d'Orly : les Soixante Arpents, l'entrée des Champs Bussins : document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Quenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civalleri Hélene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Ile de France; Inrap Centre - Ile-de-France. 2018, 3 vol., 1096 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Programme de prospection thématique et de fouilles dans le département de la Marne. Rapport de sondage archéologique réalisé en juin et juillet 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2018, 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02556745v1</w:t>
+                <w:t xml:space="preserve">hal-02557373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
               </w:r>
@@ -1334,51 +1334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1443,77 +1443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIDEROM. Caractérisation géochimique des espaces de production sidérurgiques de l’ouest du département de la Marne. Programme de prospection thématique dans le département de la Marne. Rapport de prospection réalisé du 19 au 23 juin 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; SRA Grand Est; Paris VIII - Vincennes à Saint-Denis. 2017, 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,1348 +1651,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariel Shalev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557660v1</w:t>
+                <w:t xml:space="preserve">hal-03929563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Châteaufort (78), Villiers-le-Bâcle - Saclay (91) - RD36 - Phase 1 : section de Saclay - Yvelines (78) Essonne (91). Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 143 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mutin</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03929567v1</w:t>
+                <w:t xml:space="preserve">hal-02557447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châteaufort (78), Villiers-le-Bâcle - Saclay (91) - RD36 - Phase 1 : section de Saclay - Yvelines (78) Essonne (91). Rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaiseau, Campus de l’école Polytechnique, boulevard des Maréchaux, École Nationale Supérieure de Techniques Avancées. « Un établissement rural de la Tène moyenne », Rapport de fouille archéologique, 2 vol. (424, 172 p.) : 255 fig., + 1 plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bauchet</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02557447v1</w:t>
+                <w:t xml:space="preserve">hal-03095972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau, Campus de l’école Polytechnique, boulevard des Maréchaux, École Nationale Supérieure de Techniques Avancées. « Un établissement rural de la Tène moyenne », Rapport de fouille archéologique, 2 vol. (424, 172 p.) : 255 fig., + 1 plan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+                <w:t xml:space="preserve">Compositional analyses of Chalcolithic and Bronze Age ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary results and interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS UMR7041 - Archéologies et Sciences de l'Antiquité; DAI-Eurasien Abteilung. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cotté</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03095972v1</w:t>
+                <w:t xml:space="preserve">hal-03929567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional analyses of ceramics from Sarazm, Tajikistan: Preliminary results and interpretations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réau, Ville nouvelle de Sénart « Parc d’Activités de l’A5 », zone 6, lot 3a. Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Alligri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre–Île-de-France; SRA Ile de France. 2016, 2 vol., 680 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sariel Shalev</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03929563v1</w:t>
+                <w:t xml:space="preserve">hal-02557478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réau, Ville nouvelle de Sénart « Parc d’Activités de l’A5 », zone 6, lot 3a. Document final de synthèse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugnot Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Broutin</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02557478v1</w:t>
+                <w:t xml:space="preserve">hal-02534847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brugnot Jonathan</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02534847v1</w:t>
+                <w:t xml:space="preserve">hal-02557660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission métallurgie du fer à Sri Ksetra (Myanmar). Rapport de prospection thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Chateau-Thierry (Aisne), le Lauconnois. Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Jouannetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères; Mission Archéologique Française au Myanmar; Haifa University. 2015, 15 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Haut-de-France; Conseil départemental de l'Aisne. 2015, 3 vol., 269 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557653v1</w:t>
+                <w:t xml:space="preserve">hal-02557620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris XIe, 45 rue du Faubourg Saint-Antoine - 1 cour Saint-Louis : occupations antique et moderne au faubourg Saint-Antoine. Document Final de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Celly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Avinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 468 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of iron products in the Iron-Age of Eastern France and Southern Germany: Multidisciplinary and methodological approaches towards the provenance of ancient iron. Rapport final du programme ANR-DFG CIPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures; ANR (Agence Nationale de la Recherche - France); DFG (German Research Fondation). 2015, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chateau-Thierry (Aisne), le Lauconnois. Rapport de fouilles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mission métallurgie du fer à Sri Ksetra (Myanmar). Rapport de prospection thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères; Mission Archéologique Française au Myanmar; Haifa University. 2015, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02557620v1</w:t>
+                <w:t xml:space="preserve">hal-02557653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Germain-en-Laye (Yvelines), Fort Saint-Sébastien. Volume 3, Etudes de mobilier, analyses botaniques et géoarchéologiques pour les occupations modernes : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,4528 +3028,4528 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 477 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Lebanese mountains to the Carmel coast: the circulation of iron in the medieval southern Levant</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A la recherche du fer perdu : Enquête du côté de Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeometallurgy In Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854689v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron armatures in Notre-Dame de Paris: A new understanding of iron provenance and uses based on multifactor study for network analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">D’où venait le fer de Notre-Dame ? Enquête archéologique et archéométrique sur le chantier des XIIe et XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archeometallurgy In Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854681v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du fer perdu : Enquête du côté de Notre-Dame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the Lebanese mountains to the Carmel coast: the circulation of iron in the medieval southern Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Champaubert, France</w:t>
+              <w:t xml:space="preserve">Archeometallurgy In Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433561v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’où venait le fer de Notre-Dame ? Enquête archéologique et archéométrique sur le chantier des XIIe et XIIIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Iron armatures in Notre-Dame de Paris: A new understanding of iron provenance and uses based on multifactor study for network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference Archeometallurgy In Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433559v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t>
+              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270523v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal as construction material in gothic architecture: Chronology, provenance and uses of iron armatures in Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Les fers médiévaux de Notre-Dame de Paris : Chronologie, pratiques artisanales et économie du chantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Rencontre annuelle de la Société Archéologique Française d'Etude des Mines et de la Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270297v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier métallurgique de production du fer des Mâche-Fer à Vert-Toulon (2nd âge du fer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Horny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études de la SAFEMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Laurion, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vert-Toulon (51) – Les Machefer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées de programmation archéologique Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Grand-Est, Oct 2021, Châlons-en -Champagne, France</w:t>
+              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973673v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première campagne de fouilles de l’atelier de production du fer à Vert-Toulon (2nd âge du fer)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moulis (Ariège), France</w:t>
+              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973656v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le premier âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque international de l’AFEAF, L’Europe des matières premières au Ier millénaire av. n.è. Exploitation, transformation, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Gijon (SPAIN), France</w:t>
+              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425234v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03251328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter l'absence, la présence voire l'omniprésence du fer et des vestiges liés à sa transformation : dans quelle mesure le fer est-il un matériau recyclable ? Le cas du Hallstatt D3 et de La Tène A1 dans la moitié nord de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vert-Toulon (51) – Les Machefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPF 2021 - 29ème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">journées de programmation archéologique Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Grand-Est, Oct 2021, Châlons-en -Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03251328v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer du Hallstatt D à La Tène D dans le Nord-est de la France : un bilan renouvelé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Première campagne de fouilles de l’atelier de production du fer à Vert-Toulon (2nd âge du fer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Horny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ArkéAube</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Départementales de l'Aube; INRAP, Sep 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080177v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La circulation du fer à l'Age du fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
+              <w:t xml:space="preserve">« Anthropologie et archéologie du fer » colloque dans le cadre de l’exposition « Frapper le Fer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Quai Branly-Jacques Chirac, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046779v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation du fer à l'Age du fer en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La spécialisation des productions et les spécialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Peake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Anthropologie et archéologie du fer » colloque dans le cadre de l’exposition « Frapper le Fer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée du Quai Branly-Jacques Chirac, Mar 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535726v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
+              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02535766v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02531908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstitution of an angkorian shaft furnace: archaeological and archeometric issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer. Du Hallstatt à La Tène D dans le Nord-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par le Département de l’Aube et l’Inrap dans le cadre de l’exposition ArkéAube. Des premiers paysans au prince de Lavau, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02416603v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer. Du Hallstatt à La Tène D dans le Nord-Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Iron Economy during the Early Iron Age in Northern France and Western Germany: Approaching the Origin and Circulation of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par le Département de l’Aube et l’Inrap dans le cadre de l’exposition ArkéAube. Des premiers paysans au prince de Lavau, Sep 2019, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conference “Metal Provenancing in the Southern Levant and Beyond”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Hebrew University of Jerusalem (HUJI), Laboratory for Archaeological Materials and Ancient Technologies, Institute of Archaeology, Feb 2019, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529578v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le rôle des ajouts de forge dans la signature chimique des objets en fer : récents apports de l’expérimentation archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference, Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Miskole, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02531908v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02535766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Economy during the Early Iron Age in Northern France and Western Germany: Approaching the Origin and Circulation of Iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental reconstitution of an angkorian shaft furnace: archaeological and archeometric issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F. Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference “Metal Provenancing in the Southern Levant and Beyond”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Hebrew University of Jerusalem (HUJI), Laboratory for Archaeological Materials and Ancient Technologies, Institute of Archaeology, Feb 2019, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">International Conference on Archaeometallurgy ICA II. Contributions of Experimental Archaeology to Excavation and Material Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris et Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535864v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02416603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights for Provenance Studies of Iron Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of American Archaeologists 83rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Societal changes and evolution of the economy of iron from Hallstatt D to La Tène D in North-est of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VIIe-Ier s. av. J.-C.). De la réduction du métal à l’élaboration des demi-produits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529327v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Vega</w:t>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536284v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La circulation des métaux aux âges du Fer : caractérisation des matériaux et études de provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328019v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des métaux aux âges du Fer : caractérisation des matériaux et études de provenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">39e colloque international de l'Association française pour l'étude de l'Âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France. pp.301-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536325v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02368735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circulation of Iron Products in Eastern France and Southern Germany during the Late Hallstatt and Early La Tène : Combined Elemental and Isotopic Approaches for Provenance of Iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070386v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circulation of iron products in eastern France and southern Germany during the late Hallstatt and early la Tène: Combined elemental and isotopic approaches for provenance of iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">IRANGKOR. Le fer à Angkor. Production, circulation et consommation du métal dans l’Empire khmer, Cambodge (IXe -XIVe s.) : une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Brauns</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXIème colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328068v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of semi-product with a rolled extremity in Ile-de-France (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VIIe-Ier s. av. J.-C.). De la réduction du métal à l’élaboration des demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Vega</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">39e colloque de l’Association Française pour l'Etude de l'Age du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02328062v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (viie-ier s. a.C.) : de la réduction du métal à l'élaboration des demi-produits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An integrated archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (10th to 13th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e colloque international de l'Association française pour l'étude de l'Âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France. pp.301-334</w:t>
+              <w:t xml:space="preserve">Iron in Archaeology: Bloomery Smelters and Blacksmiths in Europe and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02368735v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02328019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529406v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoirs et échanges de matériaux à la fin du premier âge du Fer : apports des approches isotopiques et élémentaires à la compréhension des sociétés anciennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">La circulation des objets en fer au Hallstatt D dans l’est de la France et le sud de l’Allemagne : approches interdisciplinaires de la provenance des fers anciens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Châtillon-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536296v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La fabrication d’objets en fer au haut Moyen Âge en Île-de-France : approche méthodologique et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
+              <w:t xml:space="preserve">XIème congrès de la SAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Archéologie Médievale, May 2015, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985628v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéométriques : métallographiques, chimiques et radiocarbones d’un exceptionnel dépôt de demi-produits de fer. Restitution des savoir-faire, organisation et circulation des productions au premier âge du Fer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque du G.M.P.C.A. (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication d’objets en fer au haut Moyen Âge en Île-de-France : approche méthodologique et premiers résultats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème congrès de la SAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Archéologie Médievale, May 2015, Bayeux, France</w:t>
+              <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536301v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometrical studies (metallography, chemical, radiocarbon dating of an exceptional iron semi-product deposit : restitution of know how, organization and circulation of production in the first iron age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Artefacts and Semi-Products during the Iron Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Iron Age Artefacts Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Leicester, Oct 2013, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of Iron Products in the Iron-Age of Eastern France and Southern Germany : Multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntram Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque DFG/ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of iron artifacts and semi-products during Iron Age : chariot tyres and bipyramidal ingots in eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Iron-Age Artefacts Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeological and archaeometrical approach to ferrous semi-products : typology, quality, origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Ironworking in Europe II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Gwynedd, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04039824v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05070638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7606,64 +7606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7698,77 +7698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et travailler le fer. Les ateliers de l’est du Bassin parisien du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. au X&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,77 +7829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une trajectoire singulière. Les enclos de Braine &amp;quot;la Grange des Moines&amp;quot; (Aisne) à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and Inter-Cultural Relations in the Southern Levant and the Israeli-Palestinian Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8054,51 +8054,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première synthèse des activités sidérurgiques dans les Hauts-de-France, du Hallstatt D à la Tène D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8149,103 +8149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vice-versa: the iron trade in the western Roman Empire between Gaul and the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (5), pp.e0268209. </w:t>
@@ -8277,429 +8277,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03495776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">First experimental reconstruction of an Angkorian iron furnace (13th–14th centuries CE): Archaeological and archaeometric implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 A, pp.102592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080161v1</w:t>
+                <w:t xml:space="preserve">cea-02972002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experimental reconstruction of an Angkorian iron furnace (13th–14th centuries CE): Archaeological and archaeometric implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 34 A, pp.102592. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 34, pp.102653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02972002v1</w:t>
+                <w:t xml:space="preserve">hal-03009578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations of the chemical signature of slag inclusions throughout experimental refining and first shaping of bloomery iron: New methodological developments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changements sociétaux et évolution de l'économie du fer du Hallstatt D à La Tène D dans le Nord-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009578v1</w:t>
+                <w:t xml:space="preserve">hal-03080161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Guard the Good Deposit’: Technology, Provenance and Dating of Bipyramidal Iron Semi-Products of the Durrenentzen Deposit (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (2), pp.290-307. </w:t>
@@ -8731,645 +8731,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01520779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Blanchet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01571799v1</w:t>
+                <w:t xml:space="preserve">hal-01552467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse technologique, étude de provenance et datation par le radiocarbone du dépôt de demi-produits ferreux de Durrenentzen (Haut-Rhin, France) : une vision renouvelée de l’économie du fer au premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostepha Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552467v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological analysis, provenance study and radiocarbon dating of iron bipyramidal semi-products of the Durrenentzen deposit (Haut-Rhin, France): A renewed vision of the iron economy during Iron Age I</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41-1, pp.45-67. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02470863v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of iron products in the North-Alpine area during the end of the first Iron Age (6 th -5 th c. BC): A combination of chemical and isotopic approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The ties that bind: archaeometallurgical typology of architectural crampons as a method for reconstructing the iron economy of Angkor, Cambodia (tenth to thirteenth c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Disser</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.108 - 124. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-017-0524-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01622058v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron supply for the building of Metz cathedral: New methodological development for provenance studies and historical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (3), pp.493-510. </w:t>
@@ -9407,103 +9407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées des études sur la production, la circulation et la datation des métaux ferreux archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138, pp.28-34. </w:t>
@@ -9541,103 +9541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron reinforcements in Beauvais and Metz Cathedrals: from bloomery or finery? The use of logistic regression for differentiating smelting processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.315-333. </w:t>
@@ -9700,77 +9700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cargoes of Iron Semi-Products Recovered from Shipwrecks off the Carmel Coast, Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehud Galili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baruch Rosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.505-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9829,64 +9829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-Saint-Germain (Aisne). Les &amp;quot;étomelles&amp;quot; huit siècles d’occupation (IVe avant J.-C. - IVe après J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,273 +9944,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
+              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535333v1</w:t>
+                <w:t xml:space="preserve">hal-02535359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation of iron products in the Iron Age of Eastern France and Southern Germany: multidisciplinary and methodological approaches towards the provenance of ancient iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Archaeometrical investigations of the post-reduction process: synthesis of recent interpretation in France, for the Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metalla / Sonderheft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.95-96</w:t>
+              <w:t xml:space="preserve">, 2011, Archaeometallurgy in Europe III, 4, pp.173-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535359v1</w:t>
+                <w:t xml:space="preserve">hal-02535333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site artisanal de La Tène finale et du Gallo-romain de Ronchères (Aisne) &amp;quot;Le Bois de la Forge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,208 +10272,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00715236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du prestige à la proto-industrie : évolution des pratiques sidérurgiques au second âge du Fer dans le nord du Bassin parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prolégomènes à une histoire de la métallurgie du fer au Levant Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Arkeotek Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534556v1</w:t>
+                <w:t xml:space="preserve">hal-02534608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolégomènes à une histoire de la métallurgie du fer au Levant Sud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du prestige à la proto-industrie : évolution des pratiques sidérurgiques au second âge du Fer dans le nord du Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19</w:t>
+              <w:t xml:space="preserve">The Arkeotek Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534608v1</w:t>
+                <w:t xml:space="preserve">hal-02534556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’organisation technico-sociale des activités de forge à La Tène finale dans l’Aisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30, pp.25-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10507,64 +10507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses métallographiques des déchets de forge du site de Bazoches-sur-Vesle “ les Chantraines ” : confrontation et perspective régionale (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (1), pp.115-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10630,103 +10630,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer à Notre-Dame de Paris : Nature des alliages, procédés techniques et études de provenance, le cas des fenêtres hautes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
@@ -10755,90 +10755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Ferrous Alloys Qualities by a Diachronic and Statistical Approach : an Original Semi-automatic Algorithm to Estimate Carbon Concentration by Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gosselin</w:t>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10880,103 +10880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic and Statistic Approach of Qualities of Ferrous Alloys: Toward an Automatic Algorithm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gosselin</w:t>
+                <w:t xml:space="preserve">Yohann Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Tendero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaemetallurgy in Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Miskolch, Hungary</w:t>
@@ -11005,77 +11005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier les apports des ajouts de forge dans la mise en forme des produits ferreux : mise en place d’un Système d’Information Métallographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonnelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,90 +11171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces de production et circuits d’échanges en métallurgie du fer dans l’espace nord-alpin durant le Premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11320,195 +11320,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t>
+              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t>
+              <w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2356133823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03355506v1</w:t>
+                <w:t xml:space="preserve">hal-03105317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron forging in Ottoman Jaffa: A metallographic study of iron slags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yoav Arbel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at the Ottoman Military Compound (Qishle) in Jaffa, 2007, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Zaphon, pp.337-348, 2021, The Jaffa Cultural Heritage Project Series, 978-3-96327-114-4</w:t>
@@ -11531,251 +11535,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer des principautés : « L’économie du fer » dans le nord-est de la France au Hallstatt D et à La Tène A1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Das eiserne Trägergestell: Material und Herkunft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrice Brun; Bruno Chaume; Federica Sacchetti. </w:t>
+              <w:t xml:space="preserve">Biel, Jörg; Keefer, Erwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vix et le phénomène princier. Colloque international de Vix, 27-28 octobre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Hochdorf X. Das bronzene Sitzmöbel aus dem Fûrstengrab von Eberdingen-Hochdorf (Kr. Ludwigsburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Forschungen und Berichte zur Archäologie in Baden-Württemberg, pp.101-107, 2021, Propylaeum, 978-3-96929-125-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.1316.c18452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105317v1</w:t>
+                <w:t xml:space="preserve">halshs-03355506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Analyses of Chalcolithic and Bronze Age Ceramics from the Indo-Iranian Borderlands and southern Central Asia: Preliminary Results and Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri-Paul Francfort; Nikolaus Boroffka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roxiana Project. Archaeological Researches on Metal and Pottery Assemblages from the Oxus Basin to the Indus Valley during Protohistory</w:t>
@@ -11802,1198 +11802,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02978638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural de la transition Hallstatt final / La Tène ancienne à Gonesse « Zac des Tulipes Sud » (95)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Touquet Laporte-Cassagne Caroline. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-112, 2018, Revue Archéologique d'Ile de France, Supplément 5</w:t>
+              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.161, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469512v1</w:t>
+                <w:t xml:space="preserve">hal-02535608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La provenance des objets archéologiques en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.162-163, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les demi-produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La réduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.161, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.150-151, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535608v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évolution de l’organisation de la production sidérurgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cabboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Snoeck, pp.150-151, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">, Snoeck, pp.453-506, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535601v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’organisation de la production sidérurgique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Luc Baray. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Disser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.453-506, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535568v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie du fer à l'âge du Fer dans le bassin versant du Crould : organisation des productions et étude de provenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La forge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Caroline Touquet Laporte-Cassagne. </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Baray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique d'Ile-de-France, pp.453-506, 2018, Les sites ruraux du Second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.152-153, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520694v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Un établissement rural de la transition Hallstatt final / La Tène ancienne à Gonesse « Zac des Tulipes Sud » (95)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Luc Baray. </w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touquet Laporte-Cassagne Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sénons : Archéologie et histoire d'un peuple gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.152-153, 2018, ARCHEOLOGIE, 978-9461614766</w:t>
+              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le bassin versant du Crould en Val-d’Oise et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-112, 2018, Revue Archéologique d'Ile de France, Supplément 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535586v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restes d'activités sidérurgiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une trajectoire singulière: Les enclos de Braine. "La Grange des moines" (Aisne) à la Tène finale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.188, 2017, 0752-5656</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-333, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02363811v1</w:t>
+                <w:t xml:space="preserve">halshs-02466338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des productions sidérurgiques en Gaule (VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. a.C.) : de la réduction du métal à l’élaboration de demi-produits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les restes d'activités sidérurgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une trajectoire singulière: Les enclos de Braine. "La Grange des moines" (Aisne) à la Tène finale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.188, 2017, 0752-5656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02466338v2</w:t>
+                <w:t xml:space="preserve">cea-02363811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of forging activities in the northern Parisian basin agglomerations (France) during final La Tène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les activités de forge dans les agglomérations du nord du Bassin parisien à La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cech, Brigitte; Rehren, Thilo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guichard, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early iron in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50, Editions Monique Mergoil, pp.133-146, 2014, 978-2-35518-042-2</w:t>
+              <w:t xml:space="preserve">Etudes sur Bibracte - 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-291, 2014, 978-2-909668-81-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02368876v1</w:t>
+                <w:t xml:space="preserve">cea-02363832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités de forge dans les agglomérations du nord du Bassin parisien à La Tène finale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Organization of forging activities in the northern Parisian basin agglomerations (France) during final La Tène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guichard, Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cech, Brigitte; Rehren, Thilo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur Bibracte - 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-291, 2014, 978-2-909668-81-9</w:t>
+              <w:t xml:space="preserve">Early iron in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50, Editions Monique Mergoil, pp.133-146, 2014, 978-2-35518-042-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02363832v1</w:t>
+                <w:t xml:space="preserve">cea-02368876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance et circulation des alliages ferreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dillmann, Philippe; Bellot-Gurlet,Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation et provenance des matériaux et des objets dans les sociétés anciennes</w:t>
@@ -13026,51 +13026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forging Activities in Jaffa during Ottoman Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Humphris; Thilo Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Iron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archetype Publications, pp.223-233, 2013, Wold of Iron, 9781904982975 1904982972</w:t>
@@ -13099,64 +13099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acquisition and circulation of iron during Iron Age II in the northern region of the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jane Humphris; Thilo Rehren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Iron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archetype Publications, pp.322-328, 2013, Wold of Iron, 9781904982975 1904982972</w:t>
@@ -13185,103 +13185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeological and archaeometrical approach of ferrous semi-product : a diachronic qualitative typology (VIIth c. BC. - IInd c. A.D.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. CUCINI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta mineraria et metallurgica, Studi in onore di Marco Tizzoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergame, Comune di Bergamo/Museo Archeologico, pp.195-204, 2012, Notizie Archeologiche Bergomensi, n°20</w:t>
@@ -13310,103 +13310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multidisciplinary approach (archaeology and archaeometry) to bloomsmithing activities in France: examples of results from the last twenty years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. HOŠEK, H. CLEERE and L. MIHOK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The archaeometallurgy of iron - Recent Developments in Archaeological and Scientific Research - Dedicated to Professor Rodomir Pleiner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Archaeoology of the ASCR, Prague, p. 223-236, 311-312, 2011</w:t>
@@ -13435,64 +13435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and Archeometrical Approaches of the Chaîne Opératoire in Iron and Steelmaking: Methodology for a Regional Evolution Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentine Roux; Steve Rosen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques and People: Anthropological Perspectives on Technology in the Archaeology of the Proto-Historic and Early Historic Periods in the Southern Levant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, De Bocard, pp.157-178, 2009, Mémoires et travaux - archéologie et sciences de l antiquité et du Moyen Age, 978-2-7018-0269-5</w:t>
@@ -13521,51 +13521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières réflexions sur l’organisation des activités de forge en contexte rural à La Tène finale en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13573,51 +13573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gransar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fluzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
@@ -13691,90 +13691,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; congrès de l'UISPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 238 p., 2020, 2-913745-84-9</w:t>
@@ -13893,51 +13893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D35219B"/>
+    <w:nsid w:val="CDDF4955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14124,51 +14124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3203-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122278917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Quenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Jouannetaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Normand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973673v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2012.3281" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535703v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2724" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469512v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535596v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368876v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-bauvais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3203-1069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122278917" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baillieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Horny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Robin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Quenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariel Shalev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557447v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Broutin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugnot Jonathan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Jouannetaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gosselin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tendero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02416603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dumoulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Josso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schwab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brauns" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Hendrickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Blanchet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Boukezzoula" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039524v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Gassmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04741870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-27-occupations-protohistoriques-a-changis-sur-marne-les-petreaux/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295821v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra16-produire-et-travailler-le-fer-les-ateliers-de-l-est-du-bassin-parisien/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gransar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836766v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495776v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0268209" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02972002v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102592" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009578v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080161v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01520779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4883" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01622058v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.10.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571799v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blanchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0524-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01478266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12265" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2723" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157707v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G327SG1P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157708v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehud Galili" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rosen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/835C720811F951E5147F4532C65C183D5B026D68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Henon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2012.3281" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.123" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535703v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2005.2724" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210940v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonnelier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillonne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385203v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux-montaigne.fr/fr/actualites/nouvelles-publications/vix-et-le-phenomene-princier.html" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03355506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1316.c18452" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978638v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535608v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535596v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535601v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535568v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535586v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02466338v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363811v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363832v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368876v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363545v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535263v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870717v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>