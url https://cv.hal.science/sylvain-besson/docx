--- v0 (2026-03-12)
+++ v1 (2026-04-06)
@@ -609,238 +609,345 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomie, astrologie et météorologie dans les encyclopédies latines et d'oïl : vulgarisation, comparaison et transmission</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une Maison des Sciences Sociales et des Humanités (MSH) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dumas-04961160v1</w:t>
+                <w:t xml:space="preserve">hal-05528154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une Maison des Sciences Sociales et des Humanités (MSH) ?</w:t>
+                <w:t xml:space="preserve">Atelier OpenRefine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Semaine Data-SHS, MSH Lyon Saint-Etienne, France. 2025, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05528154v1</w:t>
+                <w:t xml:space="preserve">hal-05551971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astronomie, astrologie et météorologie dans les encyclopédies latines et d'oïl : vulgarisation, comparaison et transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-04961160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -908,51 +1015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D02D874D"/>
+    <w:nsid w:val="FEE9ACD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1139,51 +1246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2332-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:92208f0de86c44fb37ae765fb86d3d4dc95a2b3f;origin=https://hal.archives-ouvertes.fr/hal-04935698;visit=swh:1:snp:1bd223f633c6aa68b441d54059ca312c787ce318;anchor=swh:1:rel:c1d71f12492f8327bdf4a961169647e1dbc513c8;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04961160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2332-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:92208f0de86c44fb37ae765fb86d3d4dc95a2b3f;origin=https://hal.archives-ouvertes.fr/hal-04935698;visit=swh:1:snp:1bd223f633c6aa68b441d54059ca312c787ce318;anchor=swh:1:rel:c1d71f12492f8327bdf4a961169647e1dbc513c8;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04961160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>