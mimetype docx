--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0008-2332-5410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">290974275</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,787 +188,1296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les projets en Humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH Lyon - Saint-Étienne; Huma-Num. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool to simplify the bulk import of relationship markers into Heurist DBMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative methods with Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orline Poulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d02ace2aea029b3bc03784924417f77760e23043;origin=https://hal.archives-ouvertes.fr/hal-05581196;visit=swh:1:snp:9c3b2a4a8841260b41d6a968ccdcab7f23c53d1a;anchor=swh:1:rel:de168227744e006c01aea60844b6b36d9413d42f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05528885v1</w:t>
+                <w:t xml:space="preserve">hal-05581196v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advanced filters widget for Grist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:6d4246bd82b62a929e524b48922dc54f3c611c18;origin=https://hal.archives-ouvertes.fr/hal-05580558;visit=swh:1:snp:1533af696e75904c67a477043920362dda963ade;anchor=swh:1:rel:3ba69929629ec7666d2dd579b9ebbb609075a5fe;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tool to simplify the bulk import of relationship markers into Heurist DBMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Script for analyzing the survey of digital humanities projects on the Lyon Saint-Étienne site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:92208f0de86c44fb37ae765fb86d3d4dc95a2b3f;origin=https://hal.archives-ouvertes.fr/hal-04935698;visit=swh:1:snp:1bd223f633c6aa68b441d54059ca312c787ce318;anchor=swh:1:rel:c1d71f12492f8327bdf4a961169647e1dbc513c8;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographical study of the jurists and the economists from 19th to now: code source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b599394ee23a82f19f377d07cd85af32bfd8a5ae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whisper : Retranscription automatique rapide et sans difficulté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alioscha Massein</w:t>
+                <w:t xml:space="preserve">Combination of image descriptors for the exploration of cultural photographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelanjan Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orline Poulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des données</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-05131348v1</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une Maison des Sciences Sociales et des Humanités (MSH) ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Whisper : Retranscription automatique rapide et sans difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioscha Massein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05528154v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orline Poulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme Lyon Saint-Etienne; PUD Panels, Sep 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexation et recherche d'images multimodales dans le projet ALEGORIA : méthodes et outils pour croiser les sources iconographiques de la Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gouet-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives iconographiques et audiovisuelles de la Reconstruction en France, de 1940 aux années 1960, Pierrefitte-sur-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales, Apr 2021, Pierrefitte-Archives nationales, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.3889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosopographical study of the jurists and the economists from 19th to now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professorale Karrieremuster Reloaded Daten, Methoden und Analysen der digitalen Frühneuzeitforschung zur Universitäts-und Gelehrtengeschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J,Herzog August Bibliothek, Wolfenbüttel; HTWK, Oct 2021, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier OpenRefine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce qu’une Maison des Sciences Sociales et des Humanités (MSH) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05551971v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier OpenRefine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Semaine Data-SHS, MSH Lyon Saint-Etienne, France. 2025, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Astronomie, astrologie et météorologie dans les encyclopédies latines et d'oïl : vulgarisation, comparaison et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04961160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1015,51 +1545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEE9ACD1"/>
+    <w:nsid w:val="6C0395F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1246,51 +1776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2332-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:92208f0de86c44fb37ae765fb86d3d4dc95a2b3f;origin=https://hal.archives-ouvertes.fr/hal-04935698;visit=swh:1:snp:1bd223f633c6aa68b441d54059ca312c787ce318;anchor=swh:1:rel:c1d71f12492f8327bdf4a961169647e1dbc513c8;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04961160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-2332-5410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/290974275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886620v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581196v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d02ace2aea029b3bc03784924417f77760e23043;origin=https://hal.archives-ouvertes.fr/hal-05581196;visit=swh:1:snp:9c3b2a4a8841260b41d6a968ccdcab7f23c53d1a;anchor=swh:1:rel:de168227744e006c01aea60844b6b36d9413d42f;path=/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6d4246bd82b62a929e524b48922dc54f3c611c18;origin=https://hal.archives-ouvertes.fr/hal-05580558;visit=swh:1:snp:1533af696e75904c67a477043920362dda963ade;anchor=swh:1:rel:3ba69929629ec7666d2dd579b9ebbb609075a5fe;path=/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ab6cccf350853198ff429bd728ef13be243378e;origin=https://hal.archives-ouvertes.fr/hal-05528885;visit=swh:1:snp:d39e1c70448bb09433cba87d6332a9b6fa1d4924;anchor=swh:1:rel:4befa9d713b5d274d5100b839cca339bd51c95d9;path=/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:92208f0de86c44fb37ae765fb86d3d4dc95a2b3f;origin=https://hal.archives-ouvertes.fr/hal-04935698;visit=swh:1:snp:1bd223f633c6aa68b441d54059ca312c787ce318;anchor=swh:1:rel:c1d71f12492f8327bdf4a961169647e1dbc513c8;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b599394ee23a82f19f377d07cd85af32bfd8a5ae" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelanjan Bhowmik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bloch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioscha Massein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Bouillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.3889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04961160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>